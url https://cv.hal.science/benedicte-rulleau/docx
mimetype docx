--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -374,321 +374,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était sept fois les doctoriales en sciences sociales de l’eau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of sustainable drainage systems adoption: evidence from a household survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (4), pp.887-906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2023.2275533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156508v1</w:t>
+                <w:t xml:space="preserve">hal-04289543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of sustainable drainage systems adoption: evidence from a household survey in France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global determinants of coastal migration under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sem Duijndam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Botzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liselotte Hagedoorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijn Ton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens de Bruijn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640568.2023.2275533⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.6866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59199-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289543v1</w:t>
+                <w:t xml:space="preserve">hal-05189058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global determinants of coastal migration under climate change</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Il était sept fois les doctoriales en sciences sociales de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189058v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring residents’ willingness-to-pay for benefits provided by Sustainable Drainage Systems</w:t>
               </w:r>
@@ -824,222 +824,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la consommation domestique d’eau potable dans le temps et dans l’espace (Gironde, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Households’ willingness-to-pay for different strategies aimed at reducing water supply network dysfunctions. A French case-study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Eisenbeis</w:t>
+                <w:t xml:space="preserve">Margaux Sinceux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11ydz⟩</w:t>
+              <w:t xml:space="preserve">Urban Water Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (6), pp.671-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1573062X.2024.2342781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636933v1</w:t>
+                <w:t xml:space="preserve">hal-04550774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Households’ willingness-to-pay for different strategies aimed at reducing water supply network dysfunctions. A French case-study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de la consommation domestique d’eau potable dans le temps et dans l’espace (Gironde, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Sinceux</w:t>
+                <w:t xml:space="preserve">Patrick Eisenbeis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Water Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (6), pp.671-684. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1573062X.2024.2342781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11ydz⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550774v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En direct de l'IWA : Une conférence dédiée aux enjeux d’efficacité de l’eau en ville</w:t>
               </w:r>
@@ -1330,360 +1330,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asset management for blue-green infrastructures: a scoping review</w:t>
+                <w:t xml:space="preserve">Les déchets, un secteur pour appréhender les asymétries et les relations de pouvoir inhérentes aux interdépendances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen Langeveld</w:t>
+                <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cherqui</w:t>
+                <w:t xml:space="preserve">Fabrizio Maccaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue-Green Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/bgs.2022.019⟩</w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (2), pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.128.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691827v1</w:t>
+                <w:t xml:space="preserve">hal-03714213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En direct de la 9e conférence LESAM : La conférence Strategic Asset Management de l’IWA à Bordeaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Asset management for blue-green infrastructures: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Langeveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cherqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tone Merete Muthanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fernandez-Delgado Juarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blue-Green Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.272-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/bgs.2022.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706802v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déchets, un secteur pour appréhender les asymétries et les relations de pouvoir inhérentes aux interdépendances ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En direct de la 9e conférence LESAM : La conférence Strategic Asset Management de l’IWA à Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.128.0075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03714213v1</w:t>
+                <w:t xml:space="preserve">hal-03706802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux répondre aux défis de l’eau et de l’environnement : renforcer les liens entre les acteurs opérationnels et la recherche</w:t>
               </w:r>
@@ -1788,269 +1788,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water supply services and the practices, perceptions, and representations of non-residential water users: An exploratory study in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial – Les services urbains en réseaux au prisme des interdépendances : portées et limites d’une notion de sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water alternatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (2), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.128.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692638v1</w:t>
+                <w:t xml:space="preserve">hal-03692236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial – Les services urbains en réseaux au prisme des interdépendances : portées et limites d’une notion de sciences sociales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water supply services and the practices, perceptions, and representations of non-residential water users: An exploratory study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.438-456</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692236v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crafting futures together: scenarios for water infrastructure asset management in a context of global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2303,382 +2303,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing water: Selected applications</w:t>
+                <w:t xml:space="preserve">Preferences among coastal and inland residents relating to managed retreat: Influence of risk perception in acceptability of relocation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Koundouri</w:t>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wre.2018.11.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 232, pp.772-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609208v1</w:t>
+                <w:t xml:space="preserve">hal-02049356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferences among coastal and inland residents relating to managed retreat: Influence of risk perception in acceptability of relocation strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance to relocation in flood-vulnerable coastal areas: a proposed composite index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.11.104⟩</w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.206-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2018.1482823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049356v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to relocation in flood-vulnerable coastal areas: a proposed composite index</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valuing water: Selected applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Robert</w:t>
+                <w:t xml:space="preserve">P. Koundouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (2), pp.206-218. </w:t>
+              <w:t xml:space="preserve">Water Resources and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14693062.2018.1482823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wre.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814206v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sewer asset management – state of the art and research needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Tscheikner-Gratl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caradot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cherqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao P. Leitão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2759,51 +2759,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of adapting to sea level rise: the importance of ecosystem services in the French Mediterranean sandy coastline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2880,51 +2880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité des relocalisations des biens face à l’élévation du niveau de la mer : perceptions de nouveaux dispositifs de gouvernance du foncier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3027,51 +3027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forward planning to maintain the attractiveness of coastal areas: Choosing between seawalls and managed retreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.12-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3782,460 +3782,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection by hard defence structures or relocation of assets exposed to coastal risks: Contributions and drawbacks of cost-benefit analysis for long-term adaptation choices to climate change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Gouvernance des politiques de relocalisation face au risque de montée du niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2016.10.003⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Analyse institutionnelle des paiements pour services environnementaux, 7 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873348v1</w:t>
+                <w:t xml:space="preserve">hal-01320633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux, valeurs des plages et adaptation des territoires littoraux à la submersion marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Balouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 351, pp.46-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/economierurale.4812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection by hard defence structures or relocation of assets exposed to coastal risks: Contributions and drawbacks of cost-benefit analysis for long-term adaptation choices to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Rey Valette</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 134, pp.173-182</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 134, pp.173 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2016.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604790v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance des politiques de relocalisation face au risque de montée du niveau de la mer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protection by hard defence structures or relocation of assets exposed to coastal risks: Contributions and drawbacks of cost-benefit analysis for long-term adaptation choices to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.173-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320633v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting preferences for wetland services : a way to manage conflicting land uses</w:t>
               </w:r>
@@ -4423,433 +4423,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of justice and solidarity variables on the acceptability of managed realignment</w:t>
+                <w:t xml:space="preserve">Perception des risques de submersion marine et capacité d’adaptation des populations littorales : « On a eu la guerre, ils auront les inondations ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Clément</w:t>
+                <w:t xml:space="preserve">H. Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14693062.2015.1119097⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hors-série 21, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.15811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836709v1</w:t>
+                <w:t xml:space="preserve">hal-02601414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception des risques de submersion marine et capacité d’adaptation des populations littorales : « On a eu la guerre, ils auront les inondations ! »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valuing climate change mitigation: A choice experiment on a coastal and marine ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Remoundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Díaz-Simal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoebe Koundouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.15811⟩</w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11, pp.87 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601414v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing climate change mitigation: A choice experiment on a coastal and marine ecosystem</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of justice and solidarity variables on the acceptability of managed realignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2014.11.003⟩</w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (3), pp.361 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2015.1119097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01872962v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions on equity and responsibility in coastal zone policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5012,51 +5012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valuing welfare impacts of climate change in coastal areas: a French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5155,51 +5155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Pescaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pietrantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoebe Koundouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87, pp.183 - 192. </w:t>
@@ -5313,303 +5313,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-home owners and sea-level rise: the case of the Languedoc- Roussillon region (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erosive runoff events in the European Union: Using discrete choice experiment to assess the benefits of integrated management policies when preferences are heterogeneous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+                <w:t xml:space="preserve">Romain Crastes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Flanquart</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouerdia Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Policy Research in Tourism, Leisure and Events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19407963.2014.942734⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102, pp.105 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521722v1</w:t>
+                <w:t xml:space="preserve">hal-01872445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosive runoff events in the European Union: Using discrete choice experiment to assess the benefits of integrated management policies when preferences are heterogeneous</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+                <w:t xml:space="preserve">Second-home owners and sea-level rise: the case of the Languedoc- Roussillon region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Policy Research in Tourism, Leisure and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.32-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19407963.2014.942734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01872445v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ordering effect in Choice experiments</w:t>
               </w:r>
@@ -5690,51 +5690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et analyse des préférences lexicographiques en évaluation économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 460-461, p. 129 - p. 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5759,77 +5759,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions du risque de submersion marine par la population du littoral languedocien : contribution à l’analyse de la vulnérabilité côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5992,103 +5992,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plages du littoral languedocien face au risque de submersion: définir des politiques de gestion tenant compte de la perception des usagers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.369-392. </w:t>
@@ -6139,51 +6139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferences, rational choices and economic valuation: Some empirical tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (2), pp.198-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6662,51 +6662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2222030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289543v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2023.2275533" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Duijndam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Botzen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hagedoorn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Ton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens de Bruijn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59199-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2024.2410711" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2023.100230" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636933v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eisenbeis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ydz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sinceux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2024.2342781" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04252247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphane Assouan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2023.101661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691827v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Langeveld" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Merete Muthanna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Delgado Juarez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706802v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714213v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0075" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumax" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X20500046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609208v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koundouri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.11.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1713382" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.01.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vanderlinden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baztan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Kane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI77-013.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607082v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2017.10010689" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604728v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373157v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grangeat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lap&#233;bie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.03" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873348v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.10.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4812" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320633v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11282" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743631v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumax" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2016.1155976" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.387-408" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836709v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1119097" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Remoundou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro D&#237;az-Simal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Koundouri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2014.11.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RDJZH80-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.09.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7GN3MX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871952v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.699.1193" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2013.862492" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiel Gonz&#225;lez D&#225;vila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavra Stithou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pescaroli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pietrantoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.12.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2011.03.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8N1ZFRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688629v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519753v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605409v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2222030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2023.2275533" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Duijndam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Botzen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hagedoorn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Ton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens de Bruijn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59199-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2024.2410711" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2023.100230" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sinceux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2024.2342781" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eisenbeis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ydz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04252247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphane Assouan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2023.101661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Langeveld" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Merete Muthanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Delgado Juarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumax" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X20500046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koundouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1713382" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.01.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vanderlinden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baztan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Kane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI77-013.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607082v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2017.10010689" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604728v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373157v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grangeat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lap&#233;bie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.03" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11282" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4812" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873348v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.10.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743631v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumax" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2016.1155976" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.387-408" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Remoundou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro D&#237;az-Simal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Koundouri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2014.11.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RDJZH80-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836709v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1119097" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.09.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7GN3MX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871952v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.699.1193" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2013.862492" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiel Gonz&#225;lez D&#225;vila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavra Stithou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pescaroli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pietrantoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.12.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2011.03.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8N1ZFRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688629v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519753v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605409v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>