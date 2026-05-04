--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -240,563 +240,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water infrastructure asset management: state of the art and emerging research themes</w:t>
+                <w:t xml:space="preserve">Global determinants of coastal migration under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Gat</w:t>
+                <w:t xml:space="preserve">Sem Duijndam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Curt</w:t>
+                <w:t xml:space="preserve">W. Botzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caty Werey</w:t>
+                <w:t xml:space="preserve">Liselotte Hagedoorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Caillaud</w:t>
+                <w:t xml:space="preserve">Marijn Ton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+                <w:t xml:space="preserve">Jens de Bruijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (4), pp.539-562. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.6866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15732479.2023.2222030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59199-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04151980v1</w:t>
+                <w:t xml:space="preserve">hal-05189058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of sustainable drainage systems adoption: evidence from a household survey in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 68 (4), pp.887-906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09640568.2023.2275533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04289543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global determinants of coastal migration under climate change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Il était sept fois les doctoriales en sciences sociales de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Botzen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189058v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il était sept fois les doctoriales en sciences sociales de l’eau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Exploring residents’ willingness-to-pay for benefits provided by Sustainable Drainage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.125-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21606544.2024.2410711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156508v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring residents’ willingness-to-pay for benefits provided by Sustainable Drainage Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Water infrastructure asset management: state of the art and emerging research themes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Gat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caty Werey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.125-144. </w:t>
+              <w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (4), pp.539-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21606544.2024.2410711⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15732479.2023.2222030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735522v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household preferences for cyber-attack resilient water distribution networks: A latent class analysis of a discrete choice experiment in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Resources and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43, pp.100230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -830,51 +830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Households’ willingness-to-pay for different strategies aimed at reducing water supply network dysfunctions. A French case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sinceux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -934,51 +934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la consommation domestique d’eau potable dans le temps et dans l’espace (Gironde, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Eisenbeis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1038,51 +1038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En direct de l'IWA : Une conférence dédiée aux enjeux d’efficacité de l’eau en ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (10), pp.5-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1133,51 +1133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1245,51 +1245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On sharing the costs of public drinking water infrastructure renewal among users with different preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Rambonilaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epiphane Assouan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1362,77 +1362,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Maccaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Nessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128 (2), pp.75-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1600,51 +1600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En direct de la 9e conférence LESAM : La conférence Strategic Asset Management de l’IWA à Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1682,51 +1682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux répondre aux défis de l’eau et de l’environnement : renforcer les liens entre les acteurs opérationnels et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bertrand-Krajewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1788,295 +1788,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03841278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial – Les services urbains en réseaux au prisme des interdépendances : portées et limites d’une notion de sciences sociales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Water supply services and the practices, perceptions, and representations of non-residential water users: An exploratory study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water alternatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.438-456</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692236v1</w:t>
+                <w:t xml:space="preserve">hal-03692638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water supply services and the practices, perceptions, and representations of non-residential water users: An exploratory study in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Éditorial – Les services urbains en réseaux au prisme des interdépendances : portées et limites d’une notion de sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Nessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water alternatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (2), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.128.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692638v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crafting futures together: scenarios for water infrastructure asset management in a context of global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Gat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2153,51 +2153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Economics and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2231,51 +2231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the benefits of improving the resilience of water distribution networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (6), pp.2237-2250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2335,51 +2335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 232, pp.772-780. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2407,222 +2407,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to relocation in flood-vulnerable coastal areas: a proposed composite index</w:t>
+                <w:t xml:space="preserve">Valuing water: Selected applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">P. Koundouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14693062.2018.1482823⟩</w:t>
+              <w:t xml:space="preserve">Water Resources and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wre.2018.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814206v1</w:t>
+                <w:t xml:space="preserve">hal-02609208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing water: Selected applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance to relocation in flood-vulnerable coastal areas: a proposed composite index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Koundouri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Samuel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, pp.1-1. </w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (2), pp.206-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wre.2018.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2018.1482823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609208v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sewer asset management – state of the art and research needs</w:t>
               </w:r>
@@ -2759,64 +2759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of adapting to sea level rise: the importance of ecosystem services in the French Mediterranean sandy coastline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2919,51 +2919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Vianey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3008,1485 +3008,1485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forward planning to maintain the attractiveness of coastal areas: Choosing between seawalls and managed retreat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Coastal Flooding, Uncertainty and Climate Change: Science as a Solution to (mis) Perceptions? A Qualitative Enquiry in Three Coastal European Settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vanderlinden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baztan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Touili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.O. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.01.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Coastal Resilience: Exploring the Many Challenges from Different Viewpoints, 77 (SI), pp.127-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI77-013.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043022v1</w:t>
+                <w:t xml:space="preserve">hal-01584317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal Flooding, Uncertainty and Climate Change: Science as a Solution to (mis) Perceptions? A Qualitative Enquiry in Three Coastal European Settings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Assessing preferences for sewer network asset management in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Werey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI77-013.1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (3/4), pp.163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJETM.2017.10010689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584317v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing preferences for sewer network asset management in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Évaluation des préférences pour le caractère concerté d'une politique : le cas de la relocalisation des biens face à la montée du niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Werey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Technology and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (2), pp.133-140</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607082v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des préférences pour le caractère concerté d'une politique : le cas de la relocalisation des biens face à la montée du niveau de la mer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Forward planning to maintain the attractiveness of coastal areas: Choosing between seawalls and managed retreat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.12-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2017.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771995v1</w:t>
+                <w:t xml:space="preserve">hal-02043022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des consentements à payer et de leur spatialisation à l’étude de l’acceptabilité des politiques d’adaptation à la montée du niveau de la mer liée au changement climatique</w:t>
+                <w:t xml:space="preserve">Risque, vulnérabilité, résilience : quels apports pour la gestion patrimoniale des ouvrages de protection et des réseaux urbains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bailly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cathy Werey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carladous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Grangeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lapébie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20, pp.10-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604728v1</w:t>
+                <w:t xml:space="preserve">hal-01373026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner les modèles d'aide à la décision pour la gestion patrimoniale des infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carladous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Legat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20, pp.90-97. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque, vulnérabilité, résilience : quels apports pour la gestion patrimoniale des ouvrages de protection et des réseaux urbains?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gouvernance des politiques de relocalisation face au risque de montée du niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 20, pp.10-15. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Analyse institutionnelle des paiements pour services environnementaux, 7 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.20.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373026v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance des politiques de relocalisation face au risque de montée du niveau de la mer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Enjeux, valeurs des plages et adaptation des territoires littoraux à la submersion marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11282⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 351, pp.46-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320633v1</w:t>
+                <w:t xml:space="preserve">hal-01307998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux, valeurs des plages et adaptation des territoires littoraux à la submersion marine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Protection by hard defence structures or relocation of assets exposed to coastal risks: Contributions and drawbacks of cost-benefit analysis for long-term adaptation choices to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4812⟩</w:t>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.173 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307998v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection by hard defence structures or relocation of assets exposed to coastal risks: Contributions and drawbacks of cost-benefit analysis for long-term adaptation choices to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 134, pp.173 - 182. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 134, pp.173-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873348v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection by hard defence structures or relocation of assets exposed to coastal risks: Contributions and drawbacks of cost-benefit analysis for long-term adaptation choices to climate change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport des consentements à payer et de leur spatialisation à l’étude de l’acceptabilité des politiques d’adaptation à la montée du niveau de la mer liée au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boulet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.387-408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604790v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting preferences for wetland services : a way to manage conflicting land uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60 (2), pp.309 - 327. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2016.1155976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des consentements à payer et de leur spatialisation à l’étude de l’acceptabilité des politiques d’adaptation à la montée du niveau de la mer liée au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3 (18), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.387-408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01450008v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des risques de submersion marine et capacité d’adaptation des populations littorales : « On a eu la guerre, ils auront les inondations ! »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4598,51 +4598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Díaz-Simal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoebe Koundouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, pp.87 - 94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4688,64 +4688,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of justice and solidarity variables on the acceptability of managed realignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4805,64 +4805,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions on equity and responsibility in coastal zone policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119, pp.284 - 291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4902,744 +4902,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur l'évaluation économique du patrimoine naturel : de la ressource d'autorité à la petite fabrique des valeurs ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Valuing welfare impacts of climate change in coastal areas: a French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.699.1193⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58 (3), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2013.862492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871952v1</w:t>
+                <w:t xml:space="preserve">hal-00946773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuing welfare impacts of climate change in coastal areas: a French case study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Promoting resilient economies by exploring insurance potential for facing coastal flooding and erosion: Evidence from Italy, Spain, France and United Kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osiel González Dávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mavra Stithou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Pescaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pietrantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoebe Koundouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09640568.2013.862492⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.183 - 192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2013.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946773v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting resilient economies by exploring insurance potential for facing coastal flooding and erosion: Evidence from Italy, Spain, France and United Kingdom</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards croisés sur l’évaluation économique du patrimoine naturel : de la ressource d’autorité à la petite fabrique des valeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Pietrantoni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 699, pp.1193-1214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872505v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur l’évaluation économique du patrimoine naturel : de la ressource d’autorité à la petite fabrique des valeurs ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erosive runoff events in the European Union: Using discrete choice experiment to assess the benefits of integrated management policies when preferences are heterogeneous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crastes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouerdia Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102, pp.105 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690506v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosive runoff events in the European Union: Using discrete choice experiment to assess the benefits of integrated management policies when preferences are heterogeneous</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second-home owners and sea-level rise: the case of the Languedoc- Roussillon region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Policy Research in Tourism, Leisure and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.32-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19407963.2014.942734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.04.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01872445v1</w:t>
+                <w:t xml:space="preserve">hal-01521722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-home owners and sea-level rise: the case of the Languedoc- Roussillon region (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Regards croisés sur l'évaluation économique du patrimoine naturel : de la ressource d'autorité à la petite fabrique des valeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Policy Research in Tourism, Leisure and Events</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (1), pp.32-47. </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 699 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19407963.2014.942734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.699.1193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521722v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ordering effect in Choice experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5677,51 +5677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et analyse des préférences lexicographiques en évaluation économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5759,90 +5759,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions du risque de submersion marine par la population du littoral languedocien : contribution à l’analyse de la vulnérabilité côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (4), pp.385 - 399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5870,402 +5870,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recreational value, user heterogeneity and site characteristics in contingent valuation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Preferences, rational choices and economic valuation: Some empirical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Point</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (2), pp.198-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594892v1</w:t>
+                <w:t xml:space="preserve">hal-02596807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plages du littoral languedocien face au risque de submersion: définir des politiques de gestion tenant compte de la perception des usagers.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Recreational value, user heterogeneity and site characteristics in contingent valuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Point</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.14.369-391⟩</w:t>
+              <w:t xml:space="preserve">Tourism Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.195-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tourman.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904078v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferences, rational choices and economic valuation: Some empirical tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les plages du littoral languedocien face au risque de submersion: définir des politiques de gestion tenant compte de la perception des usagers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.369-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.14.369-391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596807v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tourist recreational demand for coastal forests: Do forests really matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6316,64 +6316,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-attributs de la demande de loisirs sur les espaces naturels : l'exemple de la forêt publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de l'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 25 (1), pp.175 - 211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6411,64 +6411,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur économique d'un service non marchand multi-dimensionnel : une illustration à partir des loisirs de nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Point</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoffrey Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 421, pp.29-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6662,51 +6662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2222030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2023.2275533" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Duijndam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Botzen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hagedoorn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Ton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens de Bruijn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59199-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156508v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2024.2410711" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2023.100230" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sinceux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2024.2342781" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eisenbeis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ydz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04252247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphane Assouan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2023.101661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Langeveld" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Merete Muthanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Delgado Juarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692236v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumax" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X20500046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609208v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koundouri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.11.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1713382" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043022v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.01.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584317v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vanderlinden" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baztan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Kane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI77-013.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607082v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2017.10010689" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604728v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373157v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.16" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373026v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grangeat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lap&#233;bie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.03" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320633v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11282" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4812" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873348v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.10.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743631v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumax" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2016.1155976" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.387-408" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Remoundou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro D&#237;az-Simal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Koundouri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2014.11.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RDJZH80-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836709v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1119097" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.09.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7GN3MX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871952v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.699.1193" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2013.862492" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiel Gonz&#225;lez D&#225;vila" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavra Stithou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pescaroli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pietrantoni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.12.007" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2011.03.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8N1ZFRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596807v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688629v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519753v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605409v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Duijndam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Botzen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hagedoorn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Ton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens de Bruijn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59199-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2023.2275533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2024.2410711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2222030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2023.100230" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sinceux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2024.2342781" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eisenbeis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ydz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04252247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphane Assouan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2023.101661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Langeveld" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Merete Muthanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Delgado Juarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumax" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X20500046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koundouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.11.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1713382" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vanderlinden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baztan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Kane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI77-013.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2017.10010689" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.01.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grangeat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lap&#233;bie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.03" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.16" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11282" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4812" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.10.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.387-408" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumax" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2016.1155976" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604728v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Remoundou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro D&#237;az-Simal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Koundouri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2014.11.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RDJZH80-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836709v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1119097" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.09.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7GN3MX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946773v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2013.862492" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiel Gonz&#225;lez D&#225;vila" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavra Stithou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pescaroli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pietrantoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.12.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690506v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871952v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.699.1193" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594892v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2011.03.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8N1ZFRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688629v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519753v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605409v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>