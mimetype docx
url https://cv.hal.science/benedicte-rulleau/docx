--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2740,295 +2740,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of adapting to sea level rise: the importance of ecosystem services in the French Mediterranean sandy coastline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">Acceptabilité des relocalisations des biens face à l’élévation du niveau de la mer : perceptions de nouveaux dispositifs de gouvernance du foncier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Vianey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Grisel</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-018-1313-y⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2018/3), pp.359--379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2018.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01737141v1</w:t>
+                <w:t xml:space="preserve">hal-01950062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité des relocalisations des biens face à l’élévation du niveau de la mer : perceptions de nouveaux dispositifs de gouvernance du foncier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Lambert</w:t>
+                <w:t xml:space="preserve">Benefits of adapting to sea level rise: the importance of ecosystem services in the French Mediterranean sandy coastline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Vianey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+                <w:t xml:space="preserve">Anne-Laurence Agenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Andre</w:t>
+                <w:t xml:space="preserve">Marianne Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (2018/3), pp.359--379. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (6), pp.1815-1828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.2018.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-018-1313-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950062v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Flooding, Uncertainty and Climate Change: Science as a Solution to (mis) Perceptions? A Qualitative Enquiry in Three Coastal European Settings</w:t>
               </w:r>
@@ -3687,668 +3687,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance des politiques de relocalisation face au risque de montée du niveau de la mer</w:t>
+                <w:t xml:space="preserve">Enjeux, valeurs des plages et adaptation des territoires littoraux à la submersion marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Balouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11282⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 351, pp.46-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.4812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320633v1</w:t>
+                <w:t xml:space="preserve">hal-01307998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux, valeurs des plages et adaptation des territoires littoraux à la submersion marine</w:t>
+                <w:t xml:space="preserve">Gouvernance des politiques de relocalisation face au risque de montée du niveau de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hérivaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 351, pp.46-65. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Analyse institutionnelle des paiements pour services environnementaux, 7 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.4812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.11282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307998v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection by hard defence structures or relocation of assets exposed to coastal risks: Contributions and drawbacks of cost-benefit analysis for long-term adaptation choices to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille André</w:t>
+                <w:t xml:space="preserve">C. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Boulet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+                <w:t xml:space="preserve">D. Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 134, pp.173 - 182. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 134, pp.173-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873348v1</w:t>
+                <w:t xml:space="preserve">hal-02604790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection by hard defence structures or relocation of assets exposed to coastal risks: Contributions and drawbacks of cost-benefit analysis for long-term adaptation choices to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Andre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Rey Valette</w:t>
+                <w:t xml:space="preserve">Delphine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 134, pp.173-182</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 134, pp.173 - 182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2016.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604790v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des consentements à payer et de leur spatialisation à l’étude de l’acceptabilité des politiques d’adaptation à la montée du niveau de la mer liée au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eliciting preferences for wetland services : a way to manage conflicting land uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
+                <w:t xml:space="preserve">Nathalie Dumax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.18.387-408⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (2), pp.309 - 327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2016.1155976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450008v1</w:t>
+                <w:t xml:space="preserve">hal-01743631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting preferences for wetland services : a way to manage conflicting land uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des consentements à payer et de leur spatialisation à l’étude de l’acceptabilité des politiques d’adaptation à la montée du niveau de la mer liée au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dumax</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Rozan</w:t>
+                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60 (2), pp.309 - 327. </w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09640568.2016.1155976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.387-408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743631v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des consentements à payer et de leur spatialisation à l’étude de l’acceptabilité des politiques d’adaptation à la montée du niveau de la mer liée au changement climatique</w:t>
               </w:r>
@@ -5222,303 +5222,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosive runoff events in the European Union: Using discrete choice experiment to assess the benefits of integrated management policies when preferences are heterogeneous</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Second-home owners and sea-level rise: the case of the Languedoc- Roussillon region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Crastes</w:t>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Beaumais</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Flanquart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.04.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Policy Research in Tourism, Leisure and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.32-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19407963.2014.942734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872445v1</w:t>
+                <w:t xml:space="preserve">hal-01521722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-home owners and sea-level rise: the case of the Languedoc- Roussillon region (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+                <w:t xml:space="preserve">Erosive runoff events in the European Union: Using discrete choice experiment to assess the benefits of integrated management policies when preferences are heterogeneous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Crastes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouerdia Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laroutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Alexandre Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Policy Research in Tourism, Leisure and Events</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102, pp.105 - 112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19407963.2014.942734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01521722v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l'évaluation économique du patrimoine naturel : de la ressource d'autorité à la petite fabrique des valeurs ?</w:t>
               </w:r>
@@ -5759,64 +5759,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions du risque de submersion marine par la population du littoral languedocien : contribution à l’analyse de la vulnérabilité côtière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6113,64 +6113,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Meur-Ferec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Flanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14, pp.369-392. </w:t>
@@ -6662,51 +6662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Duijndam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Botzen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hagedoorn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Ton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens de Bruijn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59199-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2023.2275533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2024.2410711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2222030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2023.100230" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sinceux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2024.2342781" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eisenbeis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ydz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04252247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphane Assouan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2023.101661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Langeveld" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Merete Muthanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Delgado Juarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumax" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X20500046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koundouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.11.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1713382" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vanderlinden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baztan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Kane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI77-013.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2017.10010689" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.01.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grangeat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lap&#233;bie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.03" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.16" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11282" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307998v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4812" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873348v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.10.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604790v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450008v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.387-408" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743631v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumax" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2016.1155976" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604728v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Remoundou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro D&#237;az-Simal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Koundouri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2014.11.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RDJZH80-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836709v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1119097" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.09.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7GN3MX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946773v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2013.862492" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiel Gonz&#225;lez D&#225;vila" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavra Stithou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pescaroli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pietrantoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.12.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690506v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871952v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.699.1193" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594892v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2011.03.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8N1ZFRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688629v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519753v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605409v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05458449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bertrand-Krajewski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H&#233;rivaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107887" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05189058v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Duijndam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Botzen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Hagedoorn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Ton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens de Bruijn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59199-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04289543v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2023.2275533" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Destandau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04735522v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2024.2410711" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04151980v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Gat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caty Werey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2023.2222030" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2023.100230" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sinceux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2024.2342781" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636933v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eisenbeis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ydz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04252247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphane Assouan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jup.2023.101661" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Nessi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Langeveld" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cherqui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Tscheikner-Gratl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tone Merete Muthanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fernandez-Delgado Juarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2022.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03706802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841278v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Paul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.128.0001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155279v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Gilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Renaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.185" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumax" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2382624X20500046" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03160644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2020.127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.11.104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koundouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wre.2018.11.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2018.1482823" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895362v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caradot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao P. Leit&#227;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ahmadi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2020.1713382" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01950062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Vianey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2018.0005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Agenais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grisel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-018-1313-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vanderlinden" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baztan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.O. Kane" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI77-013.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Werey" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJETM.2017.10010689" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043022v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2017.01.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373026v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Werey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grangeat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lap&#233;bie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.03" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373157v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Legat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.20.16" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307998v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.4812" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boulet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Andr&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2016.10.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01743631v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumax" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2016.1155976" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450008v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.387-408" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604728v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601414v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flanquart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Hellequin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.15811" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872962v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Remoundou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro D&#237;az-Simal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Koundouri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2014.11.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RDJZH80-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01836709v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1119097" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2015.09.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Z7GN3MX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00946773v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2013.862492" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872505v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osiel Gonz&#225;lez D&#225;vila" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mavra Stithou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pescaroli" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pietrantoni" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2013.12.007" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690506v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521722v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19407963.2014.942734" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872445v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouerdia Arkoun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Mahieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1S6SC3R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871952v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.699.1193" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798356v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Point" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802398v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2014002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596807v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594892v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tourman.2011.03.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8N1ZFRJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904078v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.14.369-391" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688629v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519753v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605409v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>