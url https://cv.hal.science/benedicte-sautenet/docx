--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,2063 +240,2106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking autonomy in chronic dialysis patients: insights from a nationwide registry and focus group analysis</w:t>
+                <w:t xml:space="preserve">WCN26-8163 Impact of renin-angiotensin system inhibitors discontinuation in advanced chronic kidney disease: a target trial emulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Naudin</w:t>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Goin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud François</w:t>
+                <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfaf213⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (4), pp.104274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2026.104274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324860v1</w:t>
+                <w:t xml:space="preserve">hal-05568907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Outcomes for Randomized Controlled Trials Targeting Early Interventions in Patients With Moderate-to-Severe Traumatic Brain Injury: Protocol for the Development of a Core Outcome Set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thrombotic Microangiopathy From Peptide Receptor Radionuclide Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Cinotti</w:t>
+                <w:t xml:space="preserve">Mickael Bobot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Derouin</w:t>
+                <w:t xml:space="preserve">Marie Essig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Chenet</w:t>
+                <w:t xml:space="preserve">Corinne Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Oujamaa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Glize</w:t>
+                <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/54525⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (2), pp.610-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022718v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal Histology Findings in Malignant Hypertension, a Systematic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Maisons</w:t>
+                <w:t xml:space="preserve">Walking autonomy in chronic dialysis patients: insights from a nationwide registry and focus group analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferhat Demir</w:t>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fillon</w:t>
+                <w:t xml:space="preserve">Mathilde Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Delalande</w:t>
+                <w:t xml:space="preserve">Nicolas Goin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+                <w:t xml:space="preserve">Maud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (8), pp.sfaf213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/hypertensionaha.125.25069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfaf213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391239v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombotic Microangiopathy From Peptide Receptor Radionuclide Therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standardized Outcomes for Randomized Controlled Trials Targeting Early Interventions in Patients With Moderate-to-Severe Traumatic Brain Injury: Protocol for the Development of a Core Outcome Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bobot</w:t>
+                <w:t xml:space="preserve">Raphael Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Essig</w:t>
+                <w:t xml:space="preserve">Yvan Derouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Simon</w:t>
+                <w:t xml:space="preserve">Amandine Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie-Pierre Jonville-Bera</w:t>
+                <w:t xml:space="preserve">Lydia Oujamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Glize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.11.009⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.e54525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/54525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100621v1</w:t>
+                <w:t xml:space="preserve">hal-05022718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Why and how should the renal risk of patients with type 2 diabetes be assessed ?].</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renal Histology Findings in Malignant Hypertension, a Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/hypertensionaha.125.25069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544083v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium-Glucose Cotransporter-2 Inhibitor in Diabetic and Nondiabetic Renal Transplant Recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Basle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (3), pp.816-827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05096152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic value of biological parameters in biopsy-confirmed thrombotic microangiopathy-MATRIX consortium group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10 (6), pp.1950-1959. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Spectrum and Prognosis of Atypical Autosomal Dominant Polycystic Kidney Disease Caused by Monoallelic Pathogenic Variants of IFT140</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi et comment évaluer le risque rénal du patient diabétique de type 2 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (9), pp.s19-s22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05224236v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of Reported Outcomes in Randomized Controlled Trials Targeting Early Interventions in Moderate-to-Severe Traumatic Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvan Derouin</w:t>
+                <w:t xml:space="preserve">Clinical Spectrum and Prognosis of Atypical Autosomal Dominant Polycystic Kidney Disease Caused by Monoallelic Pathogenic Variants of IFT140</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Zagorec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Calamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Delhomme</w:t>
+                <w:t xml:space="preserve">Margaux Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Launey</w:t>
+                <w:t xml:space="preserve">Eric Olinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Bouras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Sarah Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/neu.2023.0417⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (4), pp.465-476.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2024.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769389v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple air pollutant exposure is associated with higher risk of all-cause mortality in dialysis patients: a French registry-based nationwide study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Gender Equity for Women in Nephrology: A Global Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aghiles Hamroun</w:t>
+                <w:t xml:space="preserve">Urmila Anandh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Genin</w:t>
+                <w:t xml:space="preserve">Aldjia Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Glowacki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+                <w:t xml:space="preserve">Michelle N Rheault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Leffondré</w:t>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Front Public Health, 12, pp.1390999. </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.501-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1390999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679783v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antihypertensive Treatment Patterns in CKD Stage 3 and 4: The CKD-REIN Cohort Study</w:t>
+                <w:t xml:space="preserve">Outcomes for clinical trials involving adults with chronic kidney disease: a multinational Delphi survey involving patients, caregivers and health professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
+                <w:t xml:space="preserve">Andrea Matus Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Nicole Evangelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Laville</w:t>
+                <w:t xml:space="preserve">Martin Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Combe</w:t>
+                <w:t xml:space="preserve">Allison Jaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xkme.2024.100912⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (8), pp.1310-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731989v1</w:t>
+                <w:t xml:space="preserve">hal-05324913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of epidemiology and outcomes of adult patients with kidney-limited thrombotic microangiopathies.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Frimat</w:t>
+                <w:t xml:space="preserve">Multiple air pollutant exposure is associated with higher risk of all-cause mortality in dialysis patients: a French registry-based nationwide study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghiles Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Fakhouri</w:t>
+                <w:t xml:space="preserve">Michaël Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Glowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leffondré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2024.02.014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Front Public Health, 12, pp.1390999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1390999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494315v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes for clinical trials involving adults with chronic kidney disease: a multinational Delphi survey involving patients, caregivers and health professionals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Evangelidis</w:t>
+                <w:t xml:space="preserve">Antihypertensive Treatment Patterns in CKD Stage 3 and 4: The CKD-REIN Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Howell</w:t>
+                <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Jaure</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39 (8), pp.1310-1321. </w:t>
+              <w:t xml:space="preserve">Kidney medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.100912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.xkme.2024.100912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324913v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Gender Equity for Women in Nephrology: A Global Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Systematic Review of Reported Outcomes in Randomized Controlled Trials Targeting Early Interventions in Moderate-to-Severe Traumatic Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Derouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Karam</w:t>
+                <w:t xml:space="preserve">Thomas Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urmila Anandh</w:t>
+                <w:t xml:space="preserve">Yoann Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldjia Hocine</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Marwan Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.01.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (19-20), pp.2238-2247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/neu.2023.0417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324855v1</w:t>
+                <w:t xml:space="preserve">hal-04769389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the SONG-PKD Pain Instrument, a Core Outcome Measure for Pain in ADPKD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Howell</w:t>
+                <w:t xml:space="preserve">Assessment of epidemiology and outcomes of adult patients with kidney-limited thrombotic microangiopathies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Fakhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.11.015⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (5), pp.1100-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2024.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100708v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should renin-angiotensin system blockers be avoided in patients with atheromatous renal artery stenosis?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validating the SONG-PKD Pain Instrument, a Core Outcome Measure for Pain in ADPKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosanna Cazzolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Teixeira-Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.67 - 69. </w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (2), pp.447 - 456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2024.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528835v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARDIOVASCULAR IMPACT OF DISCONTINUATION OF RENIN-ANGIOTENSIN SYSTEM INHIBITORS IN ADVANCED CHRONIC KIDNEY DISEASE</w:t>
               </w:r>
@@ -2410,8642 +2453,8599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of comorbidities on healthcare expenditures for patients on kidney replacement therapy considering the treatment modality and duration in a French cohort</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faut-il éviter les bloqueurs du système rénine-angiotensine en cas de sténose athéromateuse de l’artère rénale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10198-023-01585-8⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.67 - 69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2024.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789473v1</w:t>
+                <w:t xml:space="preserve">hal-05528835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based learning in nephrology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosu Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (4), pp.sfae059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ckj/sfae059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between accessory renal arteries and resistant hypertension: A cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Brucker</w:t>
+                <w:t xml:space="preserve">Effect of comorbidities on healthcare expenditures for patients on kidney replacement therapy considering the treatment modality and duration in a French cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Vanorio-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panayotis Constantinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Finne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2023.03.001⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), pp.269-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-023-01585-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324905v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range and Consistency of Cardiovascular Outcomes Reported by Clinical Trials in Kidney Transplant Recipients: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan C Craig</w:t>
+                <w:t xml:space="preserve">Relationship between accessory renal arteries and resistant hypertension: A cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barber-Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Boudghene-Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Direct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TXD.0000000000001398⟩</w:t>
+              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (1), pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2023.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903812v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and Prognosis of Patients With Hypertensive Encephalopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Range and Consistency of Cardiovascular Outcomes Reported by Clinical Trials in Kidney Transplant Recipients: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory J Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma O’lone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.123.21226⟩</w:t>
+              <w:t xml:space="preserve">Transplantation Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.e1398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TXD.0000000000001398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225451v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 2 diabetes and cardiorenal syndromes. A nationwide French hospital cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thrombotic microangiopathies after kidney transplantation in modern era: nosology based on chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent von Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goin</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2023.101441⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-023-03326-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324902v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient- and Provider-Related Factors Associated with Changes in Antihypertensive Treatment in CKD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+                <w:t xml:space="preserve">Intussusception as a complication of idiopathic nephrotic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dreant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solene Laville</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.20233411S1379a⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (4), pp.861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2023.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580933v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intussusception as a complication of idiopathic nephrotic syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barbet</w:t>
+                <w:t xml:space="preserve">Type 2 diabetes and cardiorenal syndromes. A nationwide French hospital cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Fauchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2023.04.032⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (3), pp.101441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2023.101441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792790v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombotic microangiopathies after kidney transplantation in modern era: nosology based on chronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patient- and Provider-Related Factors Associated with Changes in Antihypertensive Treatment in CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent von Tokarski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bayer</w:t>
+                <w:t xml:space="preserve">Maurice Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-023-03326-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (11S), pp.379-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.20233411S1379a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228620v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood pressure management and long-term outcomes in kidney transplantation: a holistic view over a 35-year period</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Characteristics and Prognosis of Patients With Hypertensive Encephalopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hélène Longuet</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40620-023-01706-9⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (8), pp.1716-1727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.123.21226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324949v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-diastolic velocity mediates the relationship between renal resistive index and the risk of death</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Blood pressure management and long-term outcomes in kidney transplantation: a holistic view over a 35-year period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tchatat Wangueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000003293⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.1931-1943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-023-01706-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795300v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into epidemiological data and impact of the COVID-19 pandemic on IgA vasculitis in children and adults: a French nationwide cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheumatology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (10), pp.1791-1798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00296-023-05387-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo and relapsing necrotizing vasculitis after COVID-19 vaccination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eve Marie Thillard</w:t>
+                <w:t xml:space="preserve">End-diastolic velocity mediates the relationship between renal resistive index and the risk of death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfab285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000003293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280397v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hypertension in kidney transplantation by ambulatory blood pressure monitoring: a systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Wuerzner</w:t>
+                <w:t xml:space="preserve">Long-term impact of cardiorenal syndromes on major outcomes based on their chronology: a comprehensive French nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfab135⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfac153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529590v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term impact of cardiorenal syndromes on major outcomes based on their chronology: a comprehensive French nationwide cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Gueguen</w:t>
+                <w:t xml:space="preserve">Assessment of hypertension in kidney transplantation by ambulatory blood pressure monitoring: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mallamaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella D’arrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Bolignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Wuerzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfac153⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.31-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfab135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677297v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes of digoxin vs. beta blocker in atrial fibrillation: report from ESC–EHRA EORP AF Long-Term General Registry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabio Quartieri</w:t>
+                <w:t xml:space="preserve">De novo and relapsing necrotizing vasculitis after COVID-19 vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Marie Thillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ehjcvp/pvab076⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.560-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfab285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656028v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the impact of blood pressure on neurological symptoms and the risk of ESKD in primary and secondary thrombotic microangiopathies based on clinical presentation: a retrospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Gueguen</w:t>
+                <w:t xml:space="preserve">Outcomes of digoxin vs. beta blocker in atrial fibrillation: report from ESC–EHRA EORP AF Long-Term General Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Brignole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pentimalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Palmisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Landolina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Quartieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-022-02672-3⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal - Cardiovascular Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (10), pp.2594-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ehjcvp/pvab076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03553118v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on blood pressure by patients on haemo‐ and peritoneal dialysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Craig</w:t>
+                <w:t xml:space="preserve">What is the impact of blood pressure on neurological symptoms and the risk of ESKD in primary and secondary thrombotic microangiopathies based on clinical presentation: a retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent von Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nep.13775⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-022-02672-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324892v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03553118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection in Patients with Suspected Thrombotic Microangiopathy Based on Clinical Presentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barbet</w:t>
+                <w:t xml:space="preserve">Standardised Outcomes in Nephrology – Chronic Kidney Disease (SONG-CKD): a protocol for establishing a core outcome set for adults with chronic kidney disease who do not require kidney replacement therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Evangelidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Madero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Ashuntantang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (9), pp.1355-1364. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2215/CJN.17511120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05574-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359465v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To the Editor—Fear does not avoid the danger!</w:t>
+                <w:t xml:space="preserve">Establishing a Core Outcome Set for Autosomal Dominant Polycystic Kidney Disease: Report of the Standardized Outcomes in Nephrology–Polycystic Kidney Disease (SONG-PKD) Consensus Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Sambola</w:t>
+                <w:t xml:space="preserve">Yeoungjee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pau Rello</w:t>
+                <w:t xml:space="preserve">Jonathan Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Soriano</w:t>
+                <w:t xml:space="preserve">Reem Mustafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepak Bhatt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vinay Pasupuleti</w:t>
+                <w:t xml:space="preserve">Arlene Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Rhythm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2020.07.039⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (2), pp.255-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656000v1</w:t>
+                <w:t xml:space="preserve">hal-05324883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a Core Outcome Set for Autosomal Dominant Polycystic Kidney Disease: Report of the Standardized Outcomes in Nephrology–Polycystic Kidney Disease (SONG-PKD) Consensus Workshop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To the Editor—Fear does not avoid the danger!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Sambola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeoungjee Cho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Craig</w:t>
+                <w:t xml:space="preserve">Pau Rello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reem Mustafa</w:t>
+                <w:t xml:space="preserve">Toni Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlene Chapman</w:t>
+                <w:t xml:space="preserve">Deepak Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Pasupuleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.05.024⟩</w:t>
+              <w:t xml:space="preserve">Heart Rhythm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2020.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324883v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardised Outcomes in Nephrology – Chronic Kidney Disease (SONG-CKD): a protocol for establishing a core outcome set for adults with chronic kidney disease who do not require kidney replacement therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Perspectives on blood pressure by patients on haemo‐ and peritoneal dialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Evangelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Ashuntantang</w:t>
+                <w:t xml:space="preserve">Karine Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.612. </w:t>
+              <w:t xml:space="preserve">Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.62-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05574-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nep.13775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355340v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-reported outcome measures for pain in autosomal dominant polycystic kidney disease: A systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronald D Perrone</w:t>
+                <w:t xml:space="preserve">Infection in Patients with Suspected Thrombotic Microangiopathy Based on Clinical Presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent von Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252479⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.1355-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.17511120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324917v1</w:t>
+                <w:t xml:space="preserve">hal-03359465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Bleeding of Transjugular Native Kidney Biopsies. A French Nationwide Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypertension in kidney transplantation: a consensus statement of the ‘hypertension and the kidney’ working group of the European Society of Hypertension (ESH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantelis Sarafidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mallamaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Hindricks</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Bax</w:t>
+                <w:t xml:space="preserve">Grégoire Wuerzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.07.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (8), pp.1513-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000002879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656027v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertension in kidney transplantation: a consensus statement of the ‘hypertension and the kidney’ working group of the European Society of Hypertension (ESH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+                <w:t xml:space="preserve">Major Bleeding of Transjugular Native Kidney Biopsies. A French Nationwide Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Hindricks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatjana Potpara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Dagres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Arbelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Ortiz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Wuerzner</w:t>
+                <w:t xml:space="preserve">Jeroen Bax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000002879⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (10), pp.2594-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03756997v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug‐induced peripheral oedema: An aetiology‐based review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Patient-reported outcome measures for pain in autosomal dominant polycystic kidney disease: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Natale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elyssa Hannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald D Perrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bcp.14752⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0252479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04760250v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extension of the RITUX-ERAH Study, Multicenter Randomized Clinical Trial Comparing Rituximab to Placebo in Acute Antibody-Mediated Rejection after Renal Transplantation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drug‐induced peripheral oedema: An aetiology‐based review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Cracowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lengellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie‐pierre Jonville-Béra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.13613⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87 (8), pp.3043-3055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.14752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159448v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04760250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range and Variability of Outcomes Reported in Randomized Trials Conducted in Patients With Polycystic Kidney Disease: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Ong</w:t>
+                <w:t xml:space="preserve">An Extension of the RITUX-ERAH Study, Multicenter Randomized Clinical Trial Comparing Rituximab to Placebo in Acute Antibody-Mediated Rejection after Renal Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Blancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Bamoulid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2019.12.003⟩</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.13613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159486v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors and outcomes of early acute kidney injury in infective endocarditis: A retrospective cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fanny Hennekinne</w:t>
+                <w:t xml:space="preserve">Range and Variability of Outcomes Reported in Randomized Trials Conducted in Patients With Polycystic Kidney Disease: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeoungjee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talia Gutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopala Rangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.08.022⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491149v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recueil en routine de données de santé perçue à l’ère du paiement à la qualité : préconisations de la Commission épidémiologie et santé publique de la SFNDT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Moranne</w:t>
+                <w:t xml:space="preserve">Specific impact of past and new major cardiovascular events on acute kidney injury and end-stage renal disease risks in diabetes: a dynamic view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fauchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2020.04.002⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfz028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492579v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meaning of empowerment in peritoneal dialysis: focus groups with patients and caregivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Baumgart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Manera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 35 (11), pp.1949-1958. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ndt/gfaa127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core Outcome Domains for Trials in Autosomal Dominant Polycystic Kidney Disease: An International Delphi Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeoungjee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopala Rangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Logeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyunjin Ryu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific impact of past and new major cardiovascular events on acute kidney injury and end-stage renal disease risks in diabetes: a dynamic view</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maud François</w:t>
+                <w:t xml:space="preserve">Le recueil en routine de données de santé perçue à l’ère du paiement à la qualité : préconisations de la Commission épidémiologie et santé publique de la SFNDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfz028⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.401 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2020.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655988v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les directives anticipées chez des patients en hémodialyse chronique : étude de faisabilité</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Risk factors and outcomes of early acute kidney injury in infective endocarditis: A retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent von Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lemaignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fauchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Hennekinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.12.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99, pp.421 - 427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492546v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying critically important cardiovascular outcomes for trials in hemodialysis: an international survey with patients, caregivers and health professionals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les directives anticipées chez des patients en hémodialyse chronique : étude de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa008⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.191 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324930v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of medico-administrative data to the development of a comorbidity score to predict mortality in End-Stage Renal Disease patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Gentile</w:t>
+                <w:t xml:space="preserve">Identifying critically important cardiovascular outcomes for trials in hemodialysis: an international survey with patients, caregivers and health professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma O’lone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Viecelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65612-x⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (10), pp.1761-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626885v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a Core Outcome Set for Peritoneal Dialysis: Report of the SONG-PD (Standardized Outcomes in Nephrology-Peritoneal Dialysis) Consensus Workshop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Talia Gutman</w:t>
+                <w:t xml:space="preserve">Contribution of medico-administrative data to the development of a comorbidity score to predict mortality in End-Stage Renal Disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2019.09.017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.8582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65612-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159476v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Core Cardiovascular Outcome Measures for Trials in Hemodialysis: Report of an International Consensus Workshop</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Establishing a Core Outcome Set for Peritoneal Dialysis: Report of the SONG-PD (Standardized Outcomes in Nephrology-Peritoneal Dialysis) Consensus Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine E. Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny I. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talia Gutman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.01.022⟩</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2019.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159483v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major Bleeding and Risk of Death after Percutaneous Native Kidney Biopsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (11), pp.1587-1594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2215/CJN.14721219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Consensus-Based Outcome Domains for Trials in Children and Adolescents With CKD: An International Delphi Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Craig</w:t>
+                <w:t xml:space="preserve">Establishing Core Cardiovascular Outcome Measures for Trials in Hemodialysis: Report of an International Consensus Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma O'Lone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea K. Viecelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 76 (4), pp.533-545. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.03.014⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324896v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scope and heterogeneity of outcomes reported in randomized trials in patients receiving peritoneal dialysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jenny Shen</w:t>
+                <w:t xml:space="preserve">Developing Consensus-Based Outcome Domains for Trials in Children and Adolescents With CKD: An International Delphi Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Logeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandana Guha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa224⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (4), pp.533-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422692v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginine Vasopressin and Posterior Reversible Encephalopathy Syndrome Pathophysiology: the Missing Link?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Barin-Le Guellec</w:t>
+                <w:t xml:space="preserve">Scope and heterogeneity of outcomes reported in randomized trials in patients receiving peritoneal dialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine E Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeoungjee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-019-1553-y⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (7), pp.1817 - 1825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183366v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiology and Outcomes of Thrombotic Microangiopathies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barbet</w:t>
+                <w:t xml:space="preserve">Identifying Patient-Important Outcomes in Polycystic Kidney Disease: An International Nominal Group Technique Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeoungjee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talia Gutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopala Rangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.11470918⟩</w:t>
+              <w:t xml:space="preserve">Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (12), pp.1214-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nep.13566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091223v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on Renal Resistive Index of Diabetes in Renal Transplant Donors and Recipients: A Retrospective Analysis of 1827 Kidney Transplant Recipients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gatault</w:t>
+                <w:t xml:space="preserve">Etiology and Outcomes of Thrombotic Microangiopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent von Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Hypertension (Greenwich, Conn.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jch.13492⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.557-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.11470918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158782v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scope and Consistency of Outcomes Reported in Trials in Patients with Systemic Sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Hassett</w:t>
+                <w:t xml:space="preserve">Impact on Renal Resistive Index of Diabetes in Renal Transplant Donors and Recipients: A Retrospective Analysis of 1827 Kidney Transplant Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste De Freminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Roumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acr.24027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Hypertension (Greenwich, Conn.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.382--389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jch.13492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158823v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Patient-Important Outcomes in Polycystic Kidney Disease: An International Nominal Group Technique Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">The Scope and Consistency of Outcomes Reported in Trials in Patients with Systemic Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sumpton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Hassett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nep.13566⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.24027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158777v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informative for Decision Making? The Spectrum and Consistency of Outcomes After Living Kidney Donation Reported in Trials and Observational Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Greg Knoll</w:t>
+                <w:t xml:space="preserve">Arginine Vasopressin and Posterior Reversible Encephalopathy Syndrome Pathophysiology: the Missing Link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Barin-Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002489⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (10), pp.6792-6806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-019-1553-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158798v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a Core Outcome Measure for Life Participation: A Standardized Outcomes in Nephrology-Kidney Transplantation Consensus Workshop Report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Patzer</w:t>
+                <w:t xml:space="preserve">Informative for Decision Making? The Spectrum and Consistency of Outcomes After Living Kidney Donation Reported in Trials and Observational Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla S. Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy R. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greg Knoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 103 (6), pp.1199-1205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002476⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 103 (2), pp.284-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158802v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient and Caregiver Priorities for Outcomes in Peritoneal Dialysis: Multinational Nominal Group Technique Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lorena Ruiz</w:t>
+                <w:t xml:space="preserve">Establishing a Core Outcome Measure for Life Participation: A Standardized Outcomes in Nephrology-Kidney Transplantation Consensus Workshop Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Lentine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Malone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roslyn Mannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Oberbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Patzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.05380518⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 103 (6), pp.1199-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158813v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Risk of Rejection after Basiliximab Induction in Sensitized Kidney Transplant Recipients without Pre-Existing Donor-Specific Antibodies - a Retrospective Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Proust</w:t>
+                <w:t xml:space="preserve">Patient and Caregiver Priorities for Outcomes in Peritoneal Dialysis: Multinational Nominal Group Technique Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine E. Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny I. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.13428⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.74-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.05380518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158794v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An International Delphi Survey Helped Develop Consensus-Based Core Outcome Domains for Trials~in Peritoneal Dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine E. Manera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpa Jesudason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 96 (3), pp.699-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kint.2019.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Association between Renal Resistive Index and Premature Mortality after Kidney Transplantation Is Modified by Pre-Transplant Diabetes Status: A Cohort Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gatault</w:t>
+                <w:t xml:space="preserve">Increased Risk of Rejection after Basiliximab Induction in Sensitized Kidney Transplant Recipients without Pre-Existing Donor-Specific Antibodies - a Retrospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Goumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Miquelestorena-Standley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (8), pp.820-830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfz067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tri.13428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158780v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinicians' and Researchers' Perspectives on Establishing and Implementing Core Outcomes in Haemodialysis: Semistructured Interview Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brenda R. Hemmelgarn</w:t>
+                <w:t xml:space="preserve">The Association between Renal Resistive Index and Premature Mortality after Kidney Transplantation Is Modified by Pre-Transplant Diabetes Status: A Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste De Freminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Roumy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021198⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfz067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158639v1</w:t>
+                <w:t xml:space="preserve">hal-03158780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensic Age Estimation Using Computed Tomography of the Medial Clavicular Epiphysis: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Implementing Core Outcomes in Kidney Disease: Report of the Standardized Outcomes in Nephrology (SONG) Implementation Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braden Manns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Yee Moon Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Hemmelgarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00414-018-1847-z⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (6), pp.1053-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2018.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158615v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Factors of Spontaneous CMV DNAemia Clearance in Kidney Transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes Beby-Defaux</w:t>
+                <w:t xml:space="preserve">Establishing a Core Outcome Measure for Fatigue in Patients on Hemodialysis: A Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Unruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Dapueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amanda Dew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2017.12.011⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (1), pp.104-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03158627v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of the Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop on Establishing a Core Outcome Measure for~Hemodialysis Vascular Access</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Directives anticipées : étude de faisabilité en hémodialyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D’halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.12.003⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.320-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.07.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158643v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range and Consistency of Outcomes Reported in Randomized Trials Conducted in Kidney Transplant Recipients: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy R. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony N. Warrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rosenbloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 102 (12), pp.2065-2071. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/TP.0000000000002278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a Core Outcome Measure for Fatigue in Patients on Hemodialysis: A Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop Report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mary Amanda Dew</w:t>
+                <w:t xml:space="preserve">Forensic Age Estimation Using Computed Tomography of the Medial Clavicular Epiphysis: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Hermetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Ribier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.12.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (5), pp.1415-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00414-018-1847-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158617v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Core Outcomes in Kidney Disease: Report of the Standardized Outcomes in Nephrology (SONG) Implementation Workshop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David C. Wheeler</w:t>
+                <w:t xml:space="preserve">Report of the Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop on Establishing a Core Outcome Measure for~Hemodialysis Vascular Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charmaine E. Lok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevan R. Polkinghorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Quinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tushar Vachharajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Vanholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2018.08.018⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (5), pp.690-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158641v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directives anticipées : étude de faisabilité en hémodialyse</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clinicians' and Researchers' Perspectives on Establishing and Implementing Core Outcomes in Haemodialysis: Semistructured Interview Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John S. Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda R. Hemmelgarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.07.163⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.e021198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654558v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a Core Outcome Measure for Graft Health: A Standardized Outcomes in Nephrology-Kidney Transplantation (SONG-Tx) Consensus Workshop Report</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Predictive Factors of Spontaneous CMV DNAemia Clearance in Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rainer Oberbauer</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaudy-Graffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Beby-Defaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002125⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99-100, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158640v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scope and Consistency of Outcomes Reported in Randomized Trials Conducted in Adults Receiving Hemodialysis: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Establishing a Core Outcome Measure for Graft Health: A Standardized Outcomes in Nephrology-Kidney Transplantation (SONG-Tx) Consensus Workshop Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Braden Manns</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio D. Poggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista L. Lentine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Oberbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.11.010⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (8), pp.1358-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158636v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal Function at the Time of Nephrology Referral but Not Dialysis Initiation as a Risk for Death in Patients with Diabetes Mellitus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Longuet</w:t>
+                <w:t xml:space="preserve">Scope and Consistency of Outcomes Reported in Randomized Trials Conducted in Adults Receiving Hemodialysis: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda R. Hemmelgarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braden Manns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (6), pp.762-768. </w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (1), pp.62-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfy032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158633v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular Outcomes Reported in Hemodialysis Trials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Renal Function at the Time of Nephrology Referral but Not Dialysis Initiation as a Risk for Death in Patients with Diabetes Mellitus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71 (24), pp.2802-2810. </w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (6), pp.762-768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2018.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfy032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158628v1</w:t>
+                <w:t xml:space="preserve">hal-03158633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular Access Outcomes Reported in Maintenance Hemodialysis Trials: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea K. Viecelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma O'Lone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71 (3), pp.382-391. </w:t>
@@ -11077,2672 +11077,2806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardised Outcomes in Nephrology-Polycystic Kidney Disease (SONG-PKD): Study Protocol for Establishing a Core Outcome Set in Polycystic Kidney Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Cardiovascular Outcomes Reported in Hemodialysis Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma O'Lone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea K. Viecelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albert Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.560. </w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (24), pp.2802-2810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-017-2298-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2018.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158130v1</w:t>
+                <w:t xml:space="preserve">hal-03158628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Core Outcome Domains in Hemodialysis: Report of the Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Evangelidis</w:t>
+                <w:t xml:space="preserve">Standardised Outcomes in Nephrology-Polycystic Kidney Disease (SONG-PKD): Study Protocol for Establishing a Core Outcome Set in Polycystic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeoungjee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopala Rangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 69 (1), pp.97-107. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2016.05.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-017-2298-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158163v1</w:t>
+                <w:t xml:space="preserve">hal-03158130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Consensus-Based Priority Outcome Domains for Trials in Kidney Transplantation: A Multinational Delphi Survey With Patients, Caregivers, and Health Professionals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Establishing Core Outcome Domains in Hemodialysis: Report of the Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony N. Warrens</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braden Manns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Hemmelgarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Evangelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 101 (8), pp.1875-1886. </w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (1), pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001776⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2016.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158157v1</w:t>
+                <w:t xml:space="preserve">hal-03158163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Hypertension Management in Renal Transplantation: A Call to Action</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Abramowicz</w:t>
+                <w:t xml:space="preserve">Developing Consensus-Based Priority Outcome Domains for Trials in Kidney Transplantation: A Multinational Delphi Survey With Patients, Caregivers, and Health Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine E. Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy R. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony N. Warrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfx283⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (8), pp.1875-1886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158142v1</w:t>
+                <w:t xml:space="preserve">hal-03158157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Establishing Core Outcome Domains For Trials in Kidney Transplantation: Report of the Standardized Outcomes in Nephrology-Kidney Transplantation Consensus Workshops</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter P. Reese</w:t>
+                <w:t xml:space="preserve">Optimizing Hypertension Management in Renal Transplantation: A Call to Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Persu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantelis A. Sarafidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Burnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Abramowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001774⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (12), pp.1959-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfx283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158164v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Outcomes in Nephrology-Peritoneal Dialysis (SONG-PD): Study Protocol for Establishing a Core Outcome Set in PD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Toward Establishing Core Outcome Domains For Trials in Kidney Transplantation: Report of the Standardized Outcomes in Nephrology-Kidney Transplantation Consensus Workshops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gillian Brunier</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemens Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Marson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter P. Reese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peritoneal Dialysis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3747/pdi.2017.00022⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (8), pp.1887-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158147v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range and Heterogeneity of Outcomes in Randomized Trials of Pediatric Chronic Kidney Disease</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Standardized Outcomes in Nephrology-Peritoneal Dialysis (SONG-PD): Study Protocol for Establishing a Core Outcome Set in PD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine E. Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Susan Samuel</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwina A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2017.03.034⟩</w:t>
+              <w:t xml:space="preserve">Peritoneal Dialysis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (6), pp.639-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3747/pdi.2017.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158129v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Set of Core Outcomes for Trials in Hemodialysis: An International Delphi Survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Range and Heterogeneity of Outcomes in Randomized Trials of Pediatric Chronic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren S. H. Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David C. Wheeler</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla S. Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 70 (4), pp.464-475. </w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186, pp.110-117.e11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2016.11.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2017.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158138v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Priority Setting in Organ Transplantation: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Developing a Set of Core Outcomes for Trials in Hemodialysis: An International Delphi Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Evangelidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter Macdonald</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braden Manns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Hemmelgarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.12924⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (4), pp.464-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2016.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158165v1</w:t>
+                <w:t xml:space="preserve">hal-03158138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Outcomes in Nephrology-Transplantation: A Global Initiative to Develop a Core Outcome Set for Trials in Kidney Transplantation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Research Priority Setting in Organ Transplantation: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lorna Marson</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy R. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Direct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TXD.0000000000000593⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.327-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.12924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157754v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Heterogeneity of Outcome Reporting in Systematic Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">One-year Results of the Effects of Rituximab on Acute Antibody-Mediated Rejection in Renal Transplantation: RITUX ERAH, a Multicenter Double-blind Randomized Placebo-controlled Trial.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Blancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Buchler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Contentin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Toupance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2016.01.008⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 100 (2), pp.391 - 399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000000958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03157751v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-year Results of the Effects of Rituximab on Acute Antibody-Mediated Rejection in Renal Transplantation: RITUX ERAH, a Multicenter Double-blind Randomized Placebo-controlled Trial.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong Heterogeneity of Outcome Reporting in Systematic Reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000000958⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886920v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eight-Year Results of the Spiesser Study, a Randomized Trial Comparing de Novo Sirolimus and Cyclosporine in Renal Transplantation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Hurault De Ligny</w:t>
+                <w:t xml:space="preserve">Standardized Outcomes in Nephrology-Transplantation: A Global Initiative to Develop a Core Outcome Set for Trials in Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemens Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle A. Josephson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Marson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.12656⟩</w:t>
+              <w:t xml:space="preserve">Transplantation Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (6), pp.e79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TXD.0000000000000593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157732v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal Cortical Necrosis in Postpartum Hemorrhage: A Case Series</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lemaitre</w:t>
+                <w:t xml:space="preserve">Eight-Year Results of the Spiesser Study, a Randomized Trial Comparing de Novo Sirolimus and Cyclosporine in Renal Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Buchler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Colosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hurault De Ligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2015.11.022⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.12656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157730v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linezolid-Related Adverse Events Predictive Score (LAPS): Usefulness in Clinical Practice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Gras</w:t>
+                <w:t xml:space="preserve">Renal Cortical Necrosis in Postpartum Hemorrhage: A Case Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Decambron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Moktefi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68 (1), pp.50-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2015.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156093v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficits in Information Transfer between Hospital-Based and Primary-Care Physicians, the Case of Kidney Disease: A Cross-Sectional Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vourc’h</w:t>
+                <w:t xml:space="preserve">Linezolid-Related Adverse Events Predictive Score (LAPS): Usefulness in Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Buzelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Pourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40620-015-0175-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (6), pp.727-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156122v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community Pharmacist Intervention in Patients with Renal Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sipert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 37 (6), pp.1172-1179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11096-015-0182-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deficits in Information Transfer between Hospital-Based and Primary-Care Physicians, the Case of Kidney Disease: A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11096-015-0182-4⟩</w:t>
+                <w:t xml:space="preserve">Julie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.563-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-015-0175-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156121v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité d'un programme de méditation en distanciel sur la fatigue ressentie chez les patients hémodialysés : un essai contrôlé randomisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème congrès de la SFNDT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de l'échelle SONG - Participation aux activités de la vie quotidienne chez les patients transplantés rénaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Brier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Jaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès de la SFNDT (Société Francophone de Néphrologie, Dialyse et Transplantation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric properties of the French version of the SONG-Tx Life Participation instrument in kidney transplant recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Brier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Jaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Annual Conference of the International Society for Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId487"/>
+      <w:footerReference w:type="default" r:id="rId489"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13889,51 +14023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hankard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alojzija Ho&#269;evar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Pillebout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Halimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2026.106742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324860v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf213" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022718v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chenet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Oujamaa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54525" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Demir" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delalande" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hypertensionaha.125.25069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100621v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bobot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Simon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544083v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maigret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Basle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chatelet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ecotiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Perrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04998967v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Duval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.03.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05224236v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Zagorec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Calamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Delaporte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olinger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Orr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2024.10.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769389v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhomme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2023.0417" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glowacki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leffondr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1390999" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04731989v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xkme.2024.100912" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04494315v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fakhouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2024.02.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matus Gonzalez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Evangelidis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Jaure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae010" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Karam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Anandh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Hocine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle N Rheault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.01.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Cazzolli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ju" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Natale" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Teixeira-Pinto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.015" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.01.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04664995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costes -Albrespi Margaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liabeuf Sophie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laville Solene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massy Ziad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0001020936.76632.49" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04789473v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Vanorio-Vega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Constantinou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Finne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-023-01585-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927448v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosu Luque" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae059" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324905v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Jeune" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boudghene-Stambouli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brucker" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2023.03.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03903812v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Wilson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Van" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O&#8217;lone" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Tong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Craig" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001398" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04225451v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bisson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.123.21226" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324902v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Fauchier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2023.101441" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580933v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Laville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Laville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20233411S1379a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dreant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.04.032" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228620v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent von Tokarski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thoreau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bayer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-023-03326-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324949v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tchatat Wangueu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Longuet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01706-9" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04795300v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Vernier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gueguen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000003293" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362465v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ramdani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-023-05387-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280397v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Marie Thillard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab285" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pisano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mallamaci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella D&#8217;arrigo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bolignano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Wuerzner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab135" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677297v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac153" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656028v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brignole" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pentimalli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Palmisano" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Landolina" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Quartieri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvab076" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03553118v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bauvois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-022-02672-3" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324892v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Manera" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Craig" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13775" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359465v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.17511120" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Sambola" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Rello" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Soriano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhatt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Pasupuleti" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2020.07.039" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324883v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoungjee Cho" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Mustafa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Chapman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.05.024" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03355340v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Madero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ashuntantang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05574-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324917v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa Hannan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald D Perrone" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252479" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656027v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hindricks" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Potpara" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dagres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arbelo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bax" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.07.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03756997v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Sarafidis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wuerzner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000002879" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760250v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Largeau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cracowski" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lengell&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie&#8208;pierre Jonville-B&#233;ra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14752" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159448v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ville" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bamoulid" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13613" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159486v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Gutman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopala Rangan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.12.003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491149v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hennekinne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.08.022" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492579v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2020.04.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Baumgart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Johnson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Shen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa127" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Logeman" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjin Ryu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.01.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655988v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfz028" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492546v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#8217;halluin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.12.004" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324930v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Viecelli" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02626885v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Pladys" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65612-x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159476v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Manera" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Craig" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny I. Shen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.09.017" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159483v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Lone" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K. Viecelli" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.01.022" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04225447v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.14721219" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324896v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Guha" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Hanson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.03.014" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422692v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E Manera" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Johnson" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa224" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183366v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tilly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon Gandonni&#232;re" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le Guellec" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1553-y" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091223v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.11470918" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158782v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste De Freminville" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Roumy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13492" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158823v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sumpton" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bigot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Hassett" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24027" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158777v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13566" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158798v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla S. Hanson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Chapman" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Knoll" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002489" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158802v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Lentine" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Malone" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Mannon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Oberbauer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Patzer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002476" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158813v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Ruiz" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.05380518" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158794v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goumard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Proust" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13428" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158812v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Jesudason" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2019.03.015" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158780v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz067" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158639v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Crowe" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Gill" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Harris" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda R. Hemmelgarn" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021198" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158615v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hermetet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ribier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-018-1847-z" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158627v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Beby-Defaux" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2017.12.011" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-731WC0L7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158643v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine E. Lok" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan R. Polkinghorne" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Quinn" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Vachharajani" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.12.003" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158635v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony N. Warrens" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbloom" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002278" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158617v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Unruh" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Davison" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Dapueto" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amanda Dew" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.12.018" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158641v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden Manns" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Yee Moon Wang" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Hemmelgarn" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Wheeler" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.08.018" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654558v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;halluin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.163" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158640v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio D. Poggio" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista L. Lentine" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002125" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158636v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Williams" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.11.010" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158633v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfy032" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158628v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.04.012" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158644v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.09.018" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158130v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2298-4" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158163v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.05.022" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158157v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001776" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158142v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Persu" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A. Sarafidis" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burnier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abramowicz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx283" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158164v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gill" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Budde" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Marson" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Reese" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001774" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158147v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina A. Brown" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Brunier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3747/pdi.2017.00022" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158129v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren S. H. Chong" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Samuel" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.03.034" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158138v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.11.029" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158165v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Harper" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macdonald" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12924" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157754v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle A. Josephson" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000000593" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157751v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Contentin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2016.01.008" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP0JX3WC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886920v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchler" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toupance" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000000958" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157732v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurault De Ligny" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12656" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157730v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Decambron" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lebas" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Moktefi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2015.11.022" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156093v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buzel&#233;" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaignen" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pourrat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosset" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gras" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2015.09.002" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156122v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-015-0175-3" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156121v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sipert" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hay" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-015-0182-4" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326104v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924536v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923931v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hankard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alojzija Ho&#269;evar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Pillebout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Halimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2026.106742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.104274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bobot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf213" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chenet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Oujamaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54525" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Demir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hypertensionaha.125.25069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maigret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Basle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chatelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ecotiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Perrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04998967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chardon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.03.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05224236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Zagorec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Calamel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Delaporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Orr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2024.10.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Karam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Anandh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Hocine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle N Rheault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.01.036" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matus Gonzalez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Evangelidis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Jaure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glowacki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leffondr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1390999" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04731989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xkme.2024.100912" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2023.0417" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04494315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fakhouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2024.02.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Cazzolli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ju" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Natale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Teixeira-Pinto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04664995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costes -Albrespi Margaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liabeuf Sophie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laville Solene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massy Ziad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0001020936.76632.49" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.01.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927448v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosu Luque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04789473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Vanorio-Vega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Constantinou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Finne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-023-01585-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324905v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Jeune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boudghene-Stambouli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brucker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2023.03.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03903812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Wilson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Van" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O&#8217;lone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Tong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Craig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001398" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent von Tokarski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thoreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bayer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-023-03326-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dreant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.04.032" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324902v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Fauchier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2023.101441" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Laville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Laville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20233411S1379a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04225451v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bisson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.123.21226" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tchatat Wangueu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Longuet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01706-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ramdani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-023-05387-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04795300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Vernier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gueguen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000003293" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677297v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac153" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pisano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mallamaci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella D&#8217;arrigo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bolignano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Wuerzner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab135" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Marie Thillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab285" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brignole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pentimalli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Palmisano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Landolina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Quartieri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvab076" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03553118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bauvois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-022-02672-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03355340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Madero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ashuntantang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05574-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324883v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoungjee Cho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Craig" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Mustafa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Chapman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.05.024" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656000v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Sambola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Rello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Soriano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhatt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Pasupuleti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2020.07.039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Manera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13775" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359465v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.17511120" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03756997v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Sarafidis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wuerzner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000002879" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656027v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hindricks" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Potpara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dagres" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arbelo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bax" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.07.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324917v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa Hannan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald D Perrone" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252479" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760250v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Largeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cracowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lengell&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie&#8208;pierre Jonville-B&#233;ra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14752" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159448v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bamoulid" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13613" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Gutman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopala Rangan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.12.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655988v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfz028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324881v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Baumgart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Johnson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Shen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa127" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159462v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Logeman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjin Ryu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.01.005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492579v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2020.04.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491149v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hennekinne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.08.022" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492546v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#8217;halluin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.12.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324930v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Viecelli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02626885v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Pladys" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65612-x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159476v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Manera" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Craig" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny I. Shen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.09.017" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04225447v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.14721219" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159483v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Lone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K. Viecelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.01.022" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324896v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Guha" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Hanson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.03.014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422692v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E Manera" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Johnson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa224" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158777v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13566" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091223v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.11470918" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158782v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste De Freminville" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Roumy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13492" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158823v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sumpton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bigot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Hassett" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24027" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183366v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tilly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon Gandonni&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le Guellec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1553-y" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158798v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla S. Hanson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Chapman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Knoll" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002489" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158802v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Lentine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Malone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Mannon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Oberbauer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Patzer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002476" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158813v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Ruiz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.05380518" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158812v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Jesudason" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2019.03.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158794v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goumard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Proust" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13428" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158780v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz067" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158641v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden Manns" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Yee Moon Wang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Hemmelgarn" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Wheeler" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.08.018" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158617v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Unruh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Davison" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Dapueto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amanda Dew" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.12.018" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654558v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;halluin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.163" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158635v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony N. Warrens" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbloom" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002278" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158615v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hermetet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ribier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-018-1847-z" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158643v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine E. Lok" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan R. Polkinghorne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Quinn" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Vachharajani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.12.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158639v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Crowe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Gill" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Harris" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda R. Hemmelgarn" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021198" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158627v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Beby-Defaux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2017.12.011" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-731WC0L7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158640v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio D. Poggio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista L. Lentine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002125" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158636v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Williams" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.11.010" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158633v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfy032" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158644v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.09.018" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158628v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.04.012" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158130v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2298-4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158163v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.05.022" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158157v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001776" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158142v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Persu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A. Sarafidis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abramowicz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx283" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158164v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gill" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Budde" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Marson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Reese" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001774" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158147v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina A. Brown" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Brunier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3747/pdi.2017.00022" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158129v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren S. H. Chong" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Samuel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.03.034" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158138v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.11.029" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158165v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Harper" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macdonald" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12924" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886920v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toupance" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000000958" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157751v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Contentin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2016.01.008" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP0JX3WC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157754v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle A. Josephson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000000593" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157732v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurault De Ligny" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12656" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157730v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Decambron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lebas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Moktefi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2015.11.022" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156093v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buzel&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaignen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pourrat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosset" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gras" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2015.09.002" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156121v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sipert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hay" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-015-0182-4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156122v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-015-0175-3" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326104v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924536v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923931v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>