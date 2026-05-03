--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -642,632 +642,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Outcomes for Randomized Controlled Trials Targeting Early Interventions in Patients With Moderate-to-Severe Traumatic Brain Injury: Protocol for the Development of a Core Outcome Set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Renal Histology Findings in Malignant Hypertension, a Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Cinotti</w:t>
+                <w:t xml:space="preserve">Ferhat Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Derouin</w:t>
+                <w:t xml:space="preserve">Alexandre Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Chenet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Glize</w:t>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/54525⟩</w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/hypertensionaha.125.25069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022718v1</w:t>
+                <w:t xml:space="preserve">hal-05391239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal Histology Findings in Malignant Hypertension, a Systematic Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Maisons</w:t>
+                <w:t xml:space="preserve">Standardized Outcomes for Randomized Controlled Trials Targeting Early Interventions in Patients With Moderate-to-Severe Traumatic Brain Injury: Protocol for the Development of a Core Outcome Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cinotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Derouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferhat Demir</w:t>
+                <w:t xml:space="preserve">Amandine Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Delalande</w:t>
+                <w:t xml:space="preserve">Lydia Oujamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+                <w:t xml:space="preserve">Bertrand Glize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.e54525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/hypertensionaha.125.25069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/54525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391239v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium-Glucose Cotransporter-2 Inhibitor in Diabetic and Nondiabetic Renal Transplant Recipients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pourquoi et comment évaluer le risque rénal du patient diabétique de type 2 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75 (9), pp.s19-s22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096152v1</w:t>
+                <w:t xml:space="preserve">hal-05544083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic value of biological parameters in biopsy-confirmed thrombotic microangiopathy-MATRIX consortium group</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Frimat</w:t>
+                <w:t xml:space="preserve">Sodium-Glucose Cotransporter-2 Inhibitor in Diabetic and Nondiabetic Renal Transplant Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Maigret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Basle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chatelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ecotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 10 (6), pp.1950-1959. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.03.019⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.816-827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998967v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et comment évaluer le risque rénal du patient diabétique de type 2 ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diagnostic value of biological parameters in biopsy-confirmed thrombotic microangiopathy-MATRIX consortium group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (6), pp.1950-1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2025.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05544083v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04998967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Spectrum and Prognosis of Atypical Autosomal Dominant Polycystic Kidney Disease Caused by Monoallelic Pathogenic Variants of IFT140</w:t>
               </w:r>
@@ -1381,445 +1381,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Gender Equity for Women in Nephrology: A Global Perspective</w:t>
+                <w:t xml:space="preserve">Multiple air pollutant exposure is associated with higher risk of all-cause mortality in dialysis patients: a French registry-based nationwide study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Karam</w:t>
+                <w:t xml:space="preserve">Aghiles Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urmila Anandh</w:t>
+                <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldjia Hocine</w:t>
+                <w:t xml:space="preserve">Francois Glowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle N Rheault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Karine Leffondré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.01.036⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Front Public Health, 12, pp.1390999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1390999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324855v1</w:t>
+                <w:t xml:space="preserve">hal-04679783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes for clinical trials involving adults with chronic kidney disease: a multinational Delphi survey involving patients, caregivers and health professionals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Systematic Review of Reported Outcomes in Randomized Controlled Trials Targeting Early Interventions in Moderate-to-Severe Traumatic Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Derouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Matus Gonzalez</w:t>
+                <w:t xml:space="preserve">Yoann Launey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Evangelidis</w:t>
+                <w:t xml:space="preserve">Marwan Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfae010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (19-20), pp.2238-2247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/neu.2023.0417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324913v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple air pollutant exposure is associated with higher risk of all-cause mortality in dialysis patients: a French registry-based nationwide study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Leffondré</w:t>
+                <w:t xml:space="preserve">Assessment of epidemiology and outcomes of adult patients with kidney-limited thrombotic microangiopathies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Fakhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1390999⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (5), pp.1100-1112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2024.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679783v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antihypertensive Treatment Patterns in CKD Stage 3 and 4: The CKD-REIN Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1828,384 +1828,384 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.100912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xkme.2024.100912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of Reported Outcomes in Randomized Controlled Trials Targeting Early Interventions in Moderate-to-Severe Traumatic Brain Injury</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Improving Gender Equity for Women in Nephrology: A Global Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urmila Anandh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldjia Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle N Rheault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/neu.2023.0417⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.501-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769389v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of epidemiology and outcomes of adult patients with kidney-limited thrombotic microangiopathies.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Frimat</w:t>
+                <w:t xml:space="preserve">Outcomes for clinical trials involving adults with chronic kidney disease: a multinational Delphi survey involving patients, caregivers and health professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Matus Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Evangelidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Fakhouri</w:t>
+                <w:t xml:space="preserve">Allison Jaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 105 (5), pp.1100-1112. </w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (8), pp.1310-1321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2024.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfae010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494315v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating the SONG-PKD Pain Instrument, a Core Outcome Measure for Pain in ADPKD</w:t>
               </w:r>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Teixeira-Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney International Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (2), pp.447 - 456. </w:t>
@@ -2544,295 +2544,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based learning in nephrology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of comorbidities on healthcare expenditures for patients on kidney replacement therapy considering the treatment modality and duration in a French cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lanot</w:t>
+                <w:t xml:space="preserve">Isabella Vanorio-Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosu Luque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Panayotis Constantinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Esteve</w:t>
+                <w:t xml:space="preserve">Victor Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gentile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Finne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfae059⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), pp.269-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10198-023-01585-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927448v1</w:t>
+                <w:t xml:space="preserve">hal-04789473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of comorbidities on healthcare expenditures for patients on kidney replacement therapy considering the treatment modality and duration in a French cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Panayotis Constantinou</w:t>
+                <w:t xml:space="preserve">Simulation-based learning in nephrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Bret</w:t>
+                <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gentile</w:t>
+                <w:t xml:space="preserve">Yosu Luque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrik Finne</w:t>
+                <w:t xml:space="preserve">Emmanuel Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (2), pp.269-279. </w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (4), pp.sfae059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10198-023-01585-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfae059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789473v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between accessory renal arteries and resistant hypertension: A cohort study</w:t>
               </w:r>
@@ -3080,736 +3080,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombotic microangiopathies after kidney transplantation in modern era: nosology based on chronology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characteristics and Prognosis of Patients With Hypertensive Encephalopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent von Tokarski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valentin Maisons</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Thoreau</w:t>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bayer</w:t>
+                <w:t xml:space="preserve">Arnaud Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.278. </w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80 (8), pp.1716-1727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12882-023-03326-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.123.21226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228620v1</w:t>
+                <w:t xml:space="preserve">hal-04225451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intussusception as a complication of idiopathic nephrotic syndrome</w:t>
+                <w:t xml:space="preserve">Thrombotic microangiopathies after kidney transplantation in modern era: nosology based on chronology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dreant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Florent von Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Barbet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2023.04.032⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-023-03326-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792790v1</w:t>
+                <w:t xml:space="preserve">hal-04228620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 2 diabetes and cardiorenal syndromes. A nationwide French hospital cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Maisons</w:t>
+                <w:t xml:space="preserve">Intussusception as a complication of idiopathic nephrotic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dreant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2023.101441⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (4), pp.861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2023.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324902v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient- and Provider-Related Factors Associated with Changes in Antihypertensive Treatment in CKD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Solene Laville</w:t>
+                <w:t xml:space="preserve">Type 2 diabetes and cardiorenal syndromes. A nationwide French hospital cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Fouque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurice Laville</w:t>
+                <w:t xml:space="preserve">Gregoire Fauchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.20233411S1379a⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (3), pp.101441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2023.101441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580933v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics and Prognosis of Patients With Hypertensive Encephalopathy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
+                <w:t xml:space="preserve">Patient- and Provider-Related Factors Associated with Changes in Antihypertensive Treatment in CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gatault</w:t>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Maurice Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 80 (8), pp.1716-1727. </w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (11S), pp.379-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.123.21226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1681/ASN.20233411S1379a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225451v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood pressure management and long-term outcomes in kidney transplantation: a holistic view over a 35-year period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tchatat Wangueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Büchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3867,697 +3867,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into epidemiological data and impact of the COVID-19 pandemic on IgA vasculitis in children and adults: a French nationwide cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Maisons</w:t>
+                <w:t xml:space="preserve">End-diastolic velocity mediates the relationship between renal resistive index and the risk of death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Ramdani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hankard</w:t>
+                <w:t xml:space="preserve">Louis-Marie Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Messiaen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+                <w:t xml:space="preserve">Juliette Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00296-023-05387-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000003293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362465v1</w:t>
+                <w:t xml:space="preserve">hal-04795300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-diastolic velocity mediates the relationship between renal resistive index and the risk of death</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+                <w:t xml:space="preserve">New insights into epidemiological data and impact of the COVID-19 pandemic on IgA vasculitis in children and adults: a French nationwide cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hankard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Marie Vernier</w:t>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Gueguen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gatault</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (1), pp.27-34. </w:t>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (10), pp.1791-1798. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000003293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00296-023-05387-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795300v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term impact of cardiorenal syndromes on major outcomes based on their chronology: a comprehensive French nationwide cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Gueguen</w:t>
+                <w:t xml:space="preserve">De novo and relapsing necrotizing vasculitis after COVID-19 vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Marie Thillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfac153⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.560-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfab285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677297v1</w:t>
+                <w:t xml:space="preserve">hal-05280397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of hypertension in kidney transplantation by ambulatory blood pressure monitoring: a systematic review and meta-analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Wuerzner</w:t>
+                <w:t xml:space="preserve">Long-term impact of cardiorenal syndromes on major outcomes based on their chronology: a comprehensive French nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfab135⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfac153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529590v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo and relapsing necrotizing vasculitis after COVID-19 vaccination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barbet</w:t>
+                <w:t xml:space="preserve">Assessment of hypertension in kidney transplantation by ambulatory blood pressure monitoring: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Pisano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mallamaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella D’arrigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Moret</w:t>
+                <w:t xml:space="preserve">Davide Bolignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Marie Thillard</w:t>
+                <w:t xml:space="preserve">Gregoire Wuerzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (3), pp.560-563. </w:t>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.31-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfab285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfab135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280397v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcomes of digoxin vs. beta blocker in atrial fibrillation: report from ESC–EHRA EORP AF Long-Term General Registry</w:t>
               </w:r>
@@ -4690,90 +4690,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the impact of blood pressure on neurological symptoms and the risk of ESKD in primary and secondary thrombotic microangiopathies based on clinical presentation: a retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent von Tokarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.39. </w:t>
@@ -4805,1099 +4805,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03553118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardised Outcomes in Nephrology – Chronic Kidney Disease (SONG-CKD): a protocol for establishing a core outcome set for adults with chronic kidney disease who do not require kidney replacement therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Perspectives on blood pressure by patients on haemo‐ and peritoneal dialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Evangelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Madero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allison Tong</w:t>
+                <w:t xml:space="preserve">Karine Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Ashuntantang</w:t>
+                <w:t xml:space="preserve">Jonathan Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (1), pp.612. </w:t>
+              <w:t xml:space="preserve">Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.62-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05574-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nep.13775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355340v1</w:t>
+                <w:t xml:space="preserve">hal-05324892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a Core Outcome Set for Autosomal Dominant Polycystic Kidney Disease: Report of the Standardized Outcomes in Nephrology–Polycystic Kidney Disease (SONG-PKD) Consensus Workshop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arlene Chapman</w:t>
+                <w:t xml:space="preserve">Infection in Patients with Suspected Thrombotic Microangiopathy Based on Clinical Presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent von Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.05.024⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.1355-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.17511120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324883v1</w:t>
+                <w:t xml:space="preserve">hal-03359465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To the Editor—Fear does not avoid the danger!</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vinay Pasupuleti</w:t>
+                <w:t xml:space="preserve">Standardised Outcomes in Nephrology – Chronic Kidney Disease (SONG-CKD): a protocol for establishing a core outcome set for adults with chronic kidney disease who do not require kidney replacement therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Evangelidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Madero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Ashuntantang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heart Rhythm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2020.07.039⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05574-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656000v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on blood pressure by patients on haemo‐ and peritoneal dialysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Establishing a Core Outcome Set for Autosomal Dominant Polycystic Kidney Disease: Report of the Standardized Outcomes in Nephrology–Polycystic Kidney Disease (SONG-PKD) Consensus Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeoungjee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Mustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlene Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nep.13775⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (2), pp.255-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324892v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection in Patients with Suspected Thrombotic Microangiopathy Based on Clinical Presentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barbet</w:t>
+                <w:t xml:space="preserve">To the Editor—Fear does not avoid the danger!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Sambola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pau Rello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Bhatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinay Pasupuleti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (9), pp.1355-1364. </w:t>
+              <w:t xml:space="preserve">Heart Rhythm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2215/CJN.17511120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hrthm.2020.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359465v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypertension in kidney transplantation: a consensus statement of the ‘hypertension and the kidney’ working group of the European Society of Hypertension (ESH)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Major Bleeding of Transjugular Native Kidney Biopsies. A French Nationwide Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Ortiz</w:t>
+                <w:t xml:space="preserve">Gerhard Hindricks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pantelis Sarafidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Mallamaci</w:t>
+                <w:t xml:space="preserve">Tatjana Potpara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Wuerzner</w:t>
+                <w:t xml:space="preserve">Nikolaos Dagres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Arbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Bax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000002879⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (10), pp.2594-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03756997v1</w:t>
+                <w:t xml:space="preserve">hal-03656027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Bleeding of Transjugular Native Kidney Biopsies. A French Nationwide Cohort Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tatjana Potpara</w:t>
+                <w:t xml:space="preserve">Patient-reported outcome measures for pain in autosomal dominant polycystic kidney disease: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Natale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Dagres</w:t>
+                <w:t xml:space="preserve">Elyssa Hannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Arbelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeroen Bax</w:t>
+                <w:t xml:space="preserve">Ronald D Perrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2021.07.011⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0252479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656027v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-reported outcome measures for pain in autosomal dominant polycystic kidney disease: A systematic review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrizia Natale</w:t>
+                <w:t xml:space="preserve">Hypertension in kidney transplantation: a consensus statement of the ‘hypertension and the kidney’ working group of the European Society of Hypertension (ESH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elyssa Hannan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angela Ju</w:t>
+                <w:t xml:space="preserve">Pantelis Sarafidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Mallamaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald D Perrone</w:t>
+                <w:t xml:space="preserve">Grégoire Wuerzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (5), pp.e0252479. </w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (8), pp.1513-1521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0252479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000002879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324917v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03756997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug‐induced peripheral oedema: An aetiology‐based review</w:t>
               </w:r>
@@ -6147,64 +6147,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range and Variability of Outcomes Reported in Randomized Trials Conducted in Patients With Polycystic Kidney Disease: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeoungjee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talia Gutman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6275,2759 +6275,2759 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03159486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific impact of past and new major cardiovascular events on acute kidney injury and end-stage renal disease risks in diabetes: a dynamic view</w:t>
+                <w:t xml:space="preserve">Le recueil en routine de données de santé perçue à l’ère du paiement à la qualité : préconisations de la Commission épidémiologie et santé publique de la SFNDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gatault</w:t>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Fauchier</w:t>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Angoulvant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud François</w:t>
+                <w:t xml:space="preserve">Florence Sens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Moranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfz028⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.401 - 407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2020.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655988v1</w:t>
+                <w:t xml:space="preserve">hal-03492579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meaning of empowerment in peritoneal dialysis: focus groups with patients and caregivers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Manera</w:t>
+                <w:t xml:space="preserve">Risk factors and outcomes of early acute kidney injury in infective endocarditis: A retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent von Tokarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David W. Johnson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Craig</w:t>
+                <w:t xml:space="preserve">Adrien Lemaignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Shen</w:t>
+                <w:t xml:space="preserve">Antoine Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fauchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Hennekinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa127⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99, pp.421 - 427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324881v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core Outcome Domains for Trials in Autosomal Dominant Polycystic Kidney Disease: An International Delphi Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Specific impact of past and new major cardiovascular events on acute kidney injury and end-stage renal disease risks in diabetes: a dynamic view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fauchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.01.005⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfz028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159462v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recueil en routine de données de santé perçue à l’ère du paiement à la qualité : préconisations de la Commission épidémiologie et santé publique de la SFNDT</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meaning of empowerment in peritoneal dialysis: focus groups with patients and caregivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Sens</w:t>
+                <w:t xml:space="preserve">Amanda Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Manera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Moranne</w:t>
+                <w:t xml:space="preserve">David W. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2020.04.002⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (11), pp.1949-1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492579v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors and outcomes of early acute kidney injury in infective endocarditis: A retrospective cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lemaignen</w:t>
+                <w:t xml:space="preserve">Core Outcome Domains for Trials in Autosomal Dominant Polycystic Kidney Disease: An International Delphi Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeoungjee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopala Rangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Portais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fauchier</w:t>
+                <w:t xml:space="preserve">Charlotte Logeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Hennekinne</w:t>
+                <w:t xml:space="preserve">Hyunjin Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 99, pp.421 - 427. </w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.08.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491149v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les directives anticipées chez des patients en hémodialyse chronique : étude de faisabilité</w:t>
+                <w:t xml:space="preserve">The Scope and Consistency of Outcomes Reported in Trials in Patients with Systemic Sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline D’halluin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maud François</w:t>
+                <w:t xml:space="preserve">Daniel Sumpton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Birmelé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Hassett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.12.004⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (10), pp.1449-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.24027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492546v1</w:t>
+                <w:t xml:space="preserve">hal-03158823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying critically important cardiovascular outcomes for trials in hemodialysis: an international survey with patients, caregivers and health professionals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les directives anticipées chez des patients en hémodialyse chronique : étude de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.191 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05324930v1</w:t>
+                <w:t xml:space="preserve">hal-03492546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of medico-administrative data to the development of a comorbidity score to predict mortality in End-Stage Renal Disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaide Pladys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.8582. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-65612-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a Core Outcome Set for Peritoneal Dialysis: Report of the SONG-PD (Standardized Outcomes in Nephrology-Peritoneal Dialysis) Consensus Workshop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Talia Gutman</w:t>
+                <w:t xml:space="preserve">Identifying critically important cardiovascular outcomes for trials in hemodialysis: an international survey with patients, caregivers and health professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma O’lone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Viecelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2019.09.017⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (10), pp.1761-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159476v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Bleeding and Risk of Death after Percutaneous Native Kidney Biopsies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bisson</w:t>
+                <w:t xml:space="preserve">Establishing a Core Outcome Set for Peritoneal Dialysis: Report of the SONG-PD (Standardized Outcomes in Nephrology-Peritoneal Dialysis) Consensus Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine E. Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny I. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talia Gutman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2019.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2215/CJN.14721219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04225447v1</w:t>
+                <w:t xml:space="preserve">hal-03159476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Core Cardiovascular Outcome Measures for Trials in Hemodialysis: Report of an International Consensus Workshop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Major Bleeding and Risk of Death after Percutaneous Native Kidney Biopsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.1587-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.14721219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.01.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03159483v1</w:t>
+                <w:t xml:space="preserve">hal-04225447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Consensus-Based Outcome Domains for Trials in Children and Adolescents With CKD: An International Delphi Survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chandana Guha</w:t>
+                <w:t xml:space="preserve">Establishing Core Cardiovascular Outcome Measures for Trials in Hemodialysis: Report of an International Consensus Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma O'Lone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea K. Viecelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Howell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Craig</w:t>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 76 (4), pp.533-545. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.03.014⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324896v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scope and heterogeneity of outcomes reported in randomized trials in patients receiving peritoneal dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine E Manera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeoungjee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (7), pp.1817 - 1825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ckj/sfaa224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Patient-Important Outcomes in Polycystic Kidney Disease: An International Nominal Group Technique Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+                <w:t xml:space="preserve">Developing Consensus-Based Outcome Domains for Trials in Children and Adolescents With CKD: An International Delphi Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Logeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandana Guha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (4), pp.533-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nep.13566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158777v1</w:t>
+                <w:t xml:space="preserve">hal-05324896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etiology and Outcomes of Thrombotic Microangiopathies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barbet</w:t>
+                <w:t xml:space="preserve">Arginine Vasopressin and Posterior Reversible Encephalopathy Syndrome Pathophysiology: the Missing Link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Barin-Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.11470918⟩</w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (10), pp.6792-6806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-019-1553-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091223v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on Renal Resistive Index of Diabetes in Renal Transplant Donors and Recipients: A Retrospective Analysis of 1827 Kidney Transplant Recipients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gatault</w:t>
+                <w:t xml:space="preserve">Identifying Patient-Important Outcomes in Polycystic Kidney Disease: An International Nominal Group Technique Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeoungjee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talia Gutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopala Rangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Hypertension (Greenwich, Conn.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jch.13492⟩</w:t>
+              <w:t xml:space="preserve">Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (12), pp.1214-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nep.13566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158782v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scope and Consistency of Outcomes Reported in Trials in Patients with Systemic Sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Hassett</w:t>
+                <w:t xml:space="preserve">Etiology and Outcomes of Thrombotic Microangiopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent von Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.557-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acr.24027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2215/CJN.11470918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158823v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginine Vasopressin and Posterior Reversible Encephalopathy Syndrome Pathophysiology: the Missing Link?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact on Renal Resistive Index of Diabetes in Renal Transplant Donors and Recipients: A Retrospective Analysis of 1827 Kidney Transplant Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Tilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste De Freminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t>
+                <w:t xml:space="preserve">Jérome Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Barin-Le Guellec</w:t>
+                <w:t xml:space="preserve">Frédéric Patat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 56 (10), pp.6792-6806. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Hypertension (Greenwich, Conn.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (3), pp.382--389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12035-019-1553-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jch.13492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183366v1</w:t>
+                <w:t xml:space="preserve">hal-03158782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informative for Decision Making? The Spectrum and Consistency of Outcomes After Living Kidney Donation Reported in Trials and Observational Studies</w:t>
+                <w:t xml:space="preserve">Establishing a Core Outcome Measure for Life Participation: A Standardized Outcomes in Nephrology-Kidney Transplantation Consensus Workshop Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla S. Hanson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+                <w:t xml:space="preserve">Krista Lentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy R. Chapman</w:t>
+                <w:t xml:space="preserve">Andrew Malone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greg Knoll</w:t>
+                <w:t xml:space="preserve">Roslyn Mannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Oberbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Patzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 103 (2), pp.284-290. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002489⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 103 (6), pp.1199-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158798v1</w:t>
+                <w:t xml:space="preserve">hal-03158802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a Core Outcome Measure for Life Participation: A Standardized Outcomes in Nephrology-Kidney Transplantation Consensus Workshop Report</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Informative for Decision Making? The Spectrum and Consistency of Outcomes After Living Kidney Donation Reported in Trials and Observational Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roslyn Mannon</w:t>
+                <w:t xml:space="preserve">Camilla S. Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainer Oberbauer</w:t>
+                <w:t xml:space="preserve">Jeremy R. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Patzer</w:t>
+                <w:t xml:space="preserve">Greg Knoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 103 (6), pp.1199-1205. </w:t>
+              <w:t xml:space="preserve">, 2019, 103 (2), pp.284-290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158802v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient and Caregiver Priorities for Outcomes in Peritoneal Dialysis: Multinational Nominal Group Technique Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine E. Manera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny I. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9078,90 +9078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An International Delphi Survey Helped Develop Consensus-Based Core Outcome Domains for Trials~in Peritoneal Dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine E. Manera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpa Jesudason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9225,51 +9225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Risk of Rejection after Basiliximab Induction in Sensitized Kidney Transplant Recipients without Pre-Existing Donor-Specific Antibodies - a Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Goumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9346,103 +9346,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Association between Renal Resistive Index and Premature Mortality after Kidney Transplantation Is Modified by Pre-Transplant Diabetes Status: A Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste De Freminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -9474,1176 +9474,1176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Core Outcomes in Kidney Disease: Report of the Standardized Outcomes in Nephrology (SONG) Implementation Workshop</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forensic Age Estimation Using Computed Tomography of the Medial Clavicular Epiphysis: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braden Manns</w:t>
+                <w:t xml:space="preserve">Coralie Hermetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Yee Moon Wang</w:t>
+                <w:t xml:space="preserve">Pauline Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Hemmelgarn</w:t>
+                <w:t xml:space="preserve">Arsène Gambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David C. Wheeler</w:t>
+                <w:t xml:space="preserve">Léo Ribier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 94 (6), pp.1053-1068. </w:t>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (5), pp.1415-1425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2018.08.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00414-018-1847-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158641v1</w:t>
+                <w:t xml:space="preserve">hal-03158615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a Core Outcome Measure for Fatigue in Patients on Hemodialysis: A Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop Report</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Report of the Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop on Establishing a Core Outcome Measure for~Hemodialysis Vascular Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Unruh</w:t>
+                <w:t xml:space="preserve">Charmaine E. Lok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Davison</w:t>
+                <w:t xml:space="preserve">Kevan R. Polkinghorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Dapueto</w:t>
+                <w:t xml:space="preserve">Robert R. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Amanda Dew</w:t>
+                <w:t xml:space="preserve">Tushar Vachharajani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Vanholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 72 (1), pp.104-112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.12.018⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 71 (5), pp.690-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158617v1</w:t>
+                <w:t xml:space="preserve">hal-03158643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directives anticipées : étude de faisabilité en hémodialyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. D’halluin</w:t>
+                <w:t xml:space="preserve">Clinicians' and Researchers' Perspectives on Establishing and Implementing Core Outcomes in Haemodialysis: Semistructured Interview Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Francois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sally Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John S. Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tess Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda R. Hemmelgarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.07.163⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.e021198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654558v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range and Consistency of Outcomes Reported in Randomized Trials Conducted in Kidney Transplant Recipients: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Predictive Factors of Spontaneous CMV DNAemia Clearance in Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Rosenbloom</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaudy-Graffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Beby-Defaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99-100, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2017.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002278⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158635v1</w:t>
+                <w:t xml:space="preserve">hal-03158627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensic Age Estimation Using Computed Tomography of the Medial Clavicular Epiphysis: A Systematic Review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Implementing Core Outcomes in Kidney Disease: Report of the Standardized Outcomes in Nephrology (SONG) Implementation Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braden Manns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Yee Moon Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Hemmelgarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (6), pp.1053-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2018.08.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00414-018-1847-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03158615v1</w:t>
+                <w:t xml:space="preserve">hal-03158641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of the Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop on Establishing a Core Outcome Measure for~Hemodialysis Vascular Access</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raymond Vanholder</w:t>
+                <w:t xml:space="preserve">Establishing a Core Outcome Measure for Fatigue in Patients on Hemodialysis: A Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Unruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Davison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Dapueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amanda Dew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 71 (5), pp.690-700. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.12.003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 72 (1), pp.104-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158643v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinicians' and Researchers' Perspectives on Establishing and Implementing Core Outcomes in Haemodialysis: Semistructured Interview Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Directives anticipées : étude de faisabilité en hémodialyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D’halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021198⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.320-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.07.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158639v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Factors of Spontaneous CMV DNAemia Clearance in Kidney Transplantation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Range and Consistency of Outcomes Reported in Randomized Trials Conducted in Kidney Transplant Recipients: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gaudy-Graffin</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy R. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Beby-Defaux</w:t>
+                <w:t xml:space="preserve">Anthony N. Warrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosenbloom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2017.12.011⟩</w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 102 (12), pp.2065-2071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03158627v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing a Core Outcome Measure for Graft Health: A Standardized Outcomes in Nephrology-Kidney Transplantation (SONG-Tx) Consensus Workshop Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio D. Poggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krista L. Lentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Oberbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 102 (8), pp.1358-1366. </w:t>
@@ -10681,103 +10681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scope and Consistency of Outcomes Reported in Randomized Trials Conducted in Adults Receiving Hemodialysis: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda R. Hemmelgarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Manns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (1), pp.62-74. </w:t>
@@ -10815,90 +10815,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal Function at the Time of Nephrology Referral but Not Dialysis Initiation as a Risk for Death in Patients with Diabetes Mellitus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10943,364 +10943,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular Access Outcomes Reported in Maintenance Hemodialysis Trials: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Cardiovascular Outcomes Reported in Hemodialysis Trials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma O'Lone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea K. Viecelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71 (3), pp.382-391. </w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (24), pp.2802-2810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2018.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158644v1</w:t>
+                <w:t xml:space="preserve">hal-03158628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiovascular Outcomes Reported in Hemodialysis Trials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Vascular Access Outcomes Reported in Maintenance Hemodialysis Trials: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea K. Viecelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma O'Lone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71 (24), pp.2802-2810. </w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (3), pp.382-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2018.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158628v1</w:t>
+                <w:t xml:space="preserve">hal-03158644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardised Outcomes in Nephrology-Polycystic Kidney Disease (SONG-PKD): Study Protocol for Establishing a Core Outcome Set in Polycystic Kidney Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeoungjee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gopala Rangan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11364,90 +11364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing Core Outcome Domains in Hemodialysis: Report of the Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Manns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Hemmelgarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Evangelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 69 (1), pp.97-107. </w:t>
@@ -11485,103 +11485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Consensus-Based Priority Outcome Domains for Trials in Kidney Transplantation: A Multinational Delphi Survey With Patients, Caregivers, and Health Professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine E. Manera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy R. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony N. Warrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101 (8), pp.1875-1886. </w:t>
@@ -11887,77 +11887,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized Outcomes in Nephrology-Peritoneal Dialysis (SONG-PD): Study Protocol for Establishing a Core Outcome Set in PD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine E. Manera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwina A. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12034,77 +12034,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range and Heterogeneity of Outcomes in Randomized Trials of Pediatric Chronic Kidney Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren S. H. Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla S. Hanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12155,103 +12155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a Set of Core Outcomes for Trials in Hemodialysis: An International Delphi Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Evangelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Manns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Hemmelgarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 70 (4), pp.464-475. </w:t>
@@ -12302,64 +12302,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research Priority Setting in Organ Transplantation: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy R. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Harper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12551,320 +12551,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Heterogeneity of Outcome Reporting in Systematic Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Standardized Outcomes in Nephrology-Transplantation: A Global Initiative to Develop a Core Outcome Set for Trials in Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemens Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Contentin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michelle A. Josephson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Marson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2016.01.008⟩</w:t>
+              <w:t xml:space="preserve">Transplantation Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (6), pp.e79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TXD.0000000000000593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157751v1</w:t>
+                <w:t xml:space="preserve">hal-03157754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Outcomes in Nephrology-Transplantation: A Global Initiative to Develop a Core Outcome Set for Trials in Kidney Transplantation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong Heterogeneity of Outcome Reporting in Systematic Reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Direct</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2016.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TXD.0000000000000593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03157754v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight-Year Results of the Spiesser Study, a Randomized Trial Comparing de Novo Sirolimus and Cyclosporine in Renal Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12954,51 +12954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal Cortical Necrosis in Postpartum Hemorrhage: A Case Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Decambron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13248,64 +13248,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sipert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13356,77 +13356,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deficits in Information Transfer between Hospital-Based and Primary-Care Physicians, the Case of Kidney Disease: A Cross-Sectional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Caille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13604,77 +13604,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de l'échelle SONG - Participation aux activités de la vie quotidienne chez les patients transplantés rénaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Brier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Jaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13768,51 +13768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yseulys Dubuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Jaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14023,51 +14023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hankard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alojzija Ho&#269;evar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Pillebout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Halimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2026.106742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.104274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bobot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf213" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chenet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Oujamaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54525" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Demir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hypertensionaha.125.25069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096152v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maigret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Basle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chatelet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ecotiere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Perrin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.033" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04998967v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Duval" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chardon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.03.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05224236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Zagorec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Calamel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Delaporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Orr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2024.10.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Karam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Anandh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Hocine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle N Rheault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.01.036" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matus Gonzalez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Evangelidis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Jaure" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glowacki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leffondr&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1390999" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04731989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xkme.2024.100912" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769389v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2023.0417" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04494315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fakhouri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2024.02.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Cazzolli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ju" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Natale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Teixeira-Pinto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04664995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costes -Albrespi Margaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liabeuf Sophie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laville Solene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massy Ziad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0001020936.76632.49" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.01.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927448v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosu Luque" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae059" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04789473v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Vanorio-Vega" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Constantinou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Finne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-023-01585-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324905v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Jeune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boudghene-Stambouli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brucker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2023.03.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03903812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Wilson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Van" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O&#8217;lone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Tong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Craig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001398" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent von Tokarski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thoreau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bayer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-023-03326-8" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dreant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.04.032" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324902v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Fauchier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2023.101441" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580933v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Laville" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Laville" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20233411S1379a" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04225451v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bisson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.123.21226" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tchatat Wangueu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Longuet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01706-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362465v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ramdani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-023-05387-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04795300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Vernier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gueguen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000003293" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677297v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac153" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529590v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pisano" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mallamaci" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella D&#8217;arrigo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bolignano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Wuerzner" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab135" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280397v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moret" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Marie Thillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab285" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brignole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pentimalli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Palmisano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Landolina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Quartieri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvab076" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03553118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bauvois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-022-02672-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03355340v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Madero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ashuntantang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05574-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324883v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoungjee Cho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Craig" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Mustafa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Chapman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.05.024" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656000v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Sambola" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Rello" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Soriano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhatt" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Pasupuleti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2020.07.039" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324892v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Manera" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13775" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359465v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.17511120" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03756997v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Sarafidis" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wuerzner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000002879" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656027v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hindricks" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Potpara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dagres" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arbelo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bax" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.07.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324917v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa Hannan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald D Perrone" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252479" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760250v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Largeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cracowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lengell&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie&#8208;pierre Jonville-B&#233;ra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14752" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159448v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bamoulid" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13613" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Gutman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopala Rangan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.12.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655988v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfz028" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324881v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Baumgart" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Johnson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Shen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa127" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159462v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Logeman" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjin Ryu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.01.005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492579v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sens" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2020.04.002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491149v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hennekinne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.08.022" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492546v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#8217;halluin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.12.004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324930v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Viecelli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa008" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02626885v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Pladys" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65612-x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159476v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Manera" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Craig" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny I. Shen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.09.017" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04225447v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.14721219" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159483v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Lone" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K. Viecelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.01.022" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324896v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Guha" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Hanson" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.03.014" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422692v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E Manera" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Johnson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa224" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158777v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13566" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091223v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.11470918" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158782v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste De Freminville" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Roumy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13492" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158823v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sumpton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bigot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Hassett" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24027" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183366v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tilly" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon Gandonni&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le Guellec" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1553-y" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158798v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla S. Hanson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Chapman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Knoll" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002489" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158802v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Lentine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Malone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Mannon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Oberbauer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Patzer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002476" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158813v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Ruiz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.05380518" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158812v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Jesudason" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2019.03.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158794v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goumard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Proust" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13428" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158780v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz067" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158641v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden Manns" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Yee Moon Wang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Hemmelgarn" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Wheeler" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.08.018" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158617v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Unruh" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Davison" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Dapueto" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amanda Dew" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.12.018" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654558v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;halluin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.163" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158635v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony N. Warrens" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbloom" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002278" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158615v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hermetet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ribier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-018-1847-z" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158643v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine E. Lok" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan R. Polkinghorne" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Quinn" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Vachharajani" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.12.003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158639v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Crowe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Gill" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Harris" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda R. Hemmelgarn" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021198" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158627v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Beby-Defaux" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2017.12.011" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-731WC0L7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158640v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio D. Poggio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista L. Lentine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002125" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158636v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Williams" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.11.010" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158633v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfy032" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158644v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.09.018" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158628v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.04.012" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158130v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2298-4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158163v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.05.022" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158157v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001776" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158142v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Persu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A. Sarafidis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abramowicz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx283" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158164v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gill" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Budde" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Marson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Reese" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001774" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158147v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina A. Brown" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Brunier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3747/pdi.2017.00022" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158129v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren S. H. Chong" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Samuel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.03.034" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158138v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.11.029" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158165v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Harper" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macdonald" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12924" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886920v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toupance" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000000958" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157751v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Contentin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2016.01.008" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP0JX3WC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157754v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle A. Josephson" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000000593" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157732v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurault De Ligny" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12656" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157730v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Decambron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lebas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Moktefi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2015.11.022" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156093v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buzel&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaignen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pourrat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosset" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gras" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2015.09.002" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156121v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sipert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hay" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-015-0182-4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156122v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-015-0175-3" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326104v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924536v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923931v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hankard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alojzija Ho&#269;evar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Pillebout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Halimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2026.106742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.104274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bobot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf213" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Demir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hypertensionaha.125.25069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Oujamaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54525" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maigret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Basle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chatelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ecotiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04998967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Duval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.03.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05224236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Zagorec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Calamel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Delaporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Orr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2024.10.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glowacki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leffondr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1390999" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2023.0417" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04494315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fakhouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2024.02.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04731989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xkme.2024.100912" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Karam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Anandh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Hocine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle N Rheault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.01.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324913v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matus Gonzalez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Evangelidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Jaure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Cazzolli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ju" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Natale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Teixeira-Pinto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04664995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costes -Albrespi Margaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liabeuf Sophie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laville Solene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massy Ziad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0001020936.76632.49" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.01.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04789473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Vanorio-Vega" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Constantinou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Finne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-023-01585-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927448v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosu Luque" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae059" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324905v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Jeune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boudghene-Stambouli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brucker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2023.03.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03903812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Wilson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Van" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O&#8217;lone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Tong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Craig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001398" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04225451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.123.21226" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent von Tokarski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thoreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bayer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-023-03326-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792790v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dreant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.04.032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324902v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Fauchier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2023.101441" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Laville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Laville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20233411S1379a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tchatat Wangueu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Longuet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01706-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04795300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Vernier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gueguen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000003293" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ramdani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-023-05387-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Marie Thillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab285" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac153" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529590v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pisano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mallamaci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella D&#8217;arrigo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bolignano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Wuerzner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab135" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brignole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pentimalli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Palmisano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Landolina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Quartieri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvab076" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03553118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bauvois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-022-02672-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Manera" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Craig" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13775" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359465v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.17511120" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03355340v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Madero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ashuntantang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05574-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoungjee Cho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Mustafa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Chapman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.05.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656000v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Sambola" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Rello" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Soriano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhatt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Pasupuleti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2020.07.039" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656027v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hindricks" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Potpara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dagres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arbelo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bax" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.07.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324917v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa Hannan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald D Perrone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252479" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03756997v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Sarafidis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wuerzner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000002879" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760250v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Largeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cracowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lengell&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie&#8208;pierre Jonville-B&#233;ra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14752" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159448v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bamoulid" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13613" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Gutman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopala Rangan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.12.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492579v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2020.04.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491149v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hennekinne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.08.022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfz028" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Baumgart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Johnson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Shen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa127" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159462v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Logeman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjin Ryu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.01.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158823v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sumpton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bigot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Craig" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Hassett" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24027" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492546v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#8217;halluin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.12.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02626885v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Pladys" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65612-x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324930v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Viecelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159476v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Manera" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny I. Shen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.09.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04225447v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.14721219" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159483v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Lone" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K. Viecelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.01.022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E Manera" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Johnson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa224" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324896v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Guha" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Hanson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.03.014" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183366v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tilly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon Gandonni&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le Guellec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1553-y" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158777v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13566" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091223v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.11470918" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158782v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste De Freminville" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Roumy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13492" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158802v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Lentine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Malone" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Mannon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Oberbauer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Patzer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002476" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158798v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla S. Hanson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Chapman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Knoll" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002489" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158813v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Ruiz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.05380518" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158812v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Jesudason" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2019.03.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158794v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goumard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Proust" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13428" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158780v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz067" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158615v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hermetet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ribier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-018-1847-z" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158643v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine E. Lok" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan R. Polkinghorne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Quinn" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Vachharajani" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.12.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158639v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Crowe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Gill" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Harris" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda R. Hemmelgarn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021198" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158627v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Beby-Defaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2017.12.011" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-731WC0L7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158641v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden Manns" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Yee Moon Wang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Hemmelgarn" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Wheeler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.08.018" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158617v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Unruh" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Davison" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Dapueto" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amanda Dew" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.12.018" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654558v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;halluin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.163" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158635v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony N. Warrens" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbloom" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002278" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158640v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio D. Poggio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista L. Lentine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002125" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158636v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Williams" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.11.010" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158633v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfy032" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158628v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.04.012" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158644v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.09.018" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158130v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2298-4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158163v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.05.022" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158157v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001776" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158142v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Persu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A. Sarafidis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abramowicz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx283" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158164v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gill" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Budde" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Marson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Reese" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001774" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158147v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina A. Brown" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Brunier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3747/pdi.2017.00022" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158129v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren S. H. Chong" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Samuel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.03.034" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158138v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.11.029" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158165v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Harper" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macdonald" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12924" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886920v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toupance" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000000958" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157754v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle A. Josephson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000000593" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157751v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Contentin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2016.01.008" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP0JX3WC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157732v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurault De Ligny" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12656" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157730v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Decambron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lebas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Moktefi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2015.11.022" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156093v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buzel&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaignen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pourrat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosset" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gras" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2015.09.002" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156121v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sipert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hay" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-015-0182-4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156122v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-015-0175-3" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326104v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924536v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923931v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>