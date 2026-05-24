--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -642,295 +642,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renal Histology Findings in Malignant Hypertension, a Systematic Review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Standardized Outcomes for Randomized Controlled Trials Targeting Early Interventions in Patients With Moderate-to-Severe Traumatic Brain Injury: Protocol for the Development of a Core Outcome Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferhat Demir</w:t>
+                <w:t xml:space="preserve">Raphael Cinotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul Delalande</w:t>
+                <w:t xml:space="preserve">Yvan Derouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
+                <w:t xml:space="preserve">Amandine Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Oujamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Glize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/hypertensionaha.125.25069⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.e54525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/54525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391239v1</w:t>
+                <w:t xml:space="preserve">hal-05022718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Outcomes for Randomized Controlled Trials Targeting Early Interventions in Patients With Moderate-to-Severe Traumatic Brain Injury: Protocol for the Development of a Core Outcome Set</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Derouin</w:t>
+                <w:t xml:space="preserve">Renal Histology Findings in Malignant Hypertension, a Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Chenet</w:t>
+                <w:t xml:space="preserve">Ferhat Demir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Oujamaa</w:t>
+                <w:t xml:space="preserve">Alexandre Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Glize</w:t>
+                <w:t xml:space="preserve">Theodora Bejan-Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.e54525. </w:t>
+              <w:t xml:space="preserve">Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/54525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/hypertensionaha.125.25069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022718v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et comment évaluer le risque rénal du patient diabétique de type 2 ?</w:t>
               </w:r>
@@ -1381,445 +1381,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple air pollutant exposure is associated with higher risk of all-cause mortality in dialysis patients: a French registry-based nationwide study.</w:t>
+                <w:t xml:space="preserve">Improving Gender Equity for Women in Nephrology: A Global Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aghiles Hamroun</w:t>
+                <w:t xml:space="preserve">Sabine Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Genin</w:t>
+                <w:t xml:space="preserve">Urmila Anandh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Glowacki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+                <w:t xml:space="preserve">Aldjia Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Leffondré</w:t>
+                <w:t xml:space="preserve">Michelle N Rheault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1390999⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.501-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.01.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679783v1</w:t>
+                <w:t xml:space="preserve">hal-05324855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of Reported Outcomes in Randomized Controlled Trials Targeting Early Interventions in Moderate-to-Severe Traumatic Brain Injury</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple air pollutant exposure is associated with higher risk of all-cause mortality in dialysis patients: a French registry-based nationwide study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Launey</w:t>
+                <w:t xml:space="preserve">Aghiles Hamroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Bouras</w:t>
+                <w:t xml:space="preserve">Michaël Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Francois Glowacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Leffondré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/neu.2023.0417⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Front Public Health, 12, pp.1390999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2024.1390999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769389v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of epidemiology and outcomes of adult patients with kidney-limited thrombotic microangiopathies.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fadi Fakhouri</w:t>
+                <w:t xml:space="preserve">A Systematic Review of Reported Outcomes in Randomized Controlled Trials Targeting Early Interventions in Moderate-to-Severe Traumatic Brain Injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Derouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Launey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2024.02.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (19-20), pp.2238-2247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/neu.2023.0417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494315v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antihypertensive Treatment Patterns in CKD Stage 3 and 4: The CKD-REIN Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1828,250 +1828,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liabeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquelinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kidney medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.100912. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xkme.2024.100912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Gender Equity for Women in Nephrology: A Global Perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aldjia Hocine</w:t>
+                <w:t xml:space="preserve">Assessment of epidemiology and outcomes of adult patients with kidney-limited thrombotic microangiopathies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mesnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frimat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle N Rheault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Fadi Fakhouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (3), pp.501-503. </w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (5), pp.1100-1112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2024.01.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2024.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324855v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcomes for clinical trials involving adults with chronic kidney disease: a multinational Delphi survey involving patients, caregivers and health professionals</w:t>
               </w:r>
@@ -2109,51 +2109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Howell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Jaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (8), pp.1310-1321. </w:t>
@@ -2723,51 +2723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosu Luque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2812,1618 +2812,1618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between accessory renal arteries and resistant hypertension: A cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thrombotic microangiopathies after kidney transplantation in modern era: nosology based on chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent von Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barber-Chamoux</w:t>
+                <w:t xml:space="preserve">Benjamin Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Boudghene-Stambouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Brucker</w:t>
+                <w:t xml:space="preserve">Guillaume Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2023.03.001⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-023-03326-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324905v1</w:t>
+                <w:t xml:space="preserve">hal-04228620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range and Consistency of Cardiovascular Outcomes Reported by Clinical Trials in Kidney Transplant Recipients: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intussusception as a complication of idiopathic nephrotic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dreant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory J Wilson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation Direct</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TXD.0000000000001398⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (4), pp.861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2023.04.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903812v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics and Prognosis of Patients With Hypertensive Encephalopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hypertension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 80 (8), pp.1716-1727. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/HYPERTENSIONAHA.123.21226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombotic microangiopathies after kidney transplantation in modern era: nosology based on chronology</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Type 2 diabetes and cardiorenal syndromes. A nationwide French hospital cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bayer</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Fauchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-023-03326-8⟩</w:t>
+              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (3), pp.101441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diabet.2023.101441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228620v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intussusception as a complication of idiopathic nephrotic syndrome</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patient- and Provider-Related Factors Associated with Changes in Antihypertensive Treatment in CKD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Costes-Albrespic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liabeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Fouque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2023.04.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (11S), pp.379-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1681/ASN.20233411S1379a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792790v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type 2 diabetes and cardiorenal syndromes. A nationwide French hospital cohort study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Blood pressure management and long-term outcomes in kidney transplantation: a holistic view over a 35-year period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tchatat Wangueu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Goin</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Büchler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes &amp; Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diabet.2023.101441⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.1931-1943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-023-01706-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324902v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient- and Provider-Related Factors Associated with Changes in Antihypertensive Treatment in CKD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurice Laville</w:t>
+                <w:t xml:space="preserve">End-diastolic velocity mediates the relationship between renal resistive index and the risk of death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Marie Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1681/ASN.20233411S1379a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (1), pp.27-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000003293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580933v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood pressure management and long-term outcomes in kidney transplantation: a holistic view over a 35-year period</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Longuet</w:t>
+                <w:t xml:space="preserve">New insights into epidemiological data and impact of the COVID-19 pandemic on IgA vasculitis in children and adults: a French nationwide cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Messiaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40620-023-01706-9⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (10), pp.1791-1798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00296-023-05387-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324949v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-diastolic velocity mediates the relationship between renal resistive index and the risk of death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gatault</w:t>
+                <w:t xml:space="preserve">Relationship between accessory renal arteries and resistant hypertension: A cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Maisons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barber-Chamoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Boudghene-Stambouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hypertension</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/HJH.0000000000003293⟩</w:t>
+              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (1), pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2023.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795300v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into epidemiological data and impact of the COVID-19 pandemic on IgA vasculitis in children and adults: a French nationwide cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Maisons</w:t>
+                <w:t xml:space="preserve">Range and Consistency of Cardiovascular Outcomes Reported by Clinical Trials in Kidney Transplant Recipients: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory J Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanis Ramdani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Hankard</w:t>
+                <w:t xml:space="preserve">Emma O’lone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Messiaen</w:t>
+                <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+                <w:t xml:space="preserve">Jonathan C Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (10), pp.1791-1798. </w:t>
+              <w:t xml:space="preserve">Transplantation Direct</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.e1398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00296-023-05387-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/TXD.0000000000001398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362465v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo and relapsing necrotizing vasculitis after COVID-19 vaccination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eve Marie Thillard</w:t>
+                <w:t xml:space="preserve">Long-term impact of cardiorenal syndromes on major outcomes based on their chronology: a comprehensive French nationwide cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste de Fréminville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfab285⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfac153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280397v1</w:t>
+                <w:t xml:space="preserve">hal-03677297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term impact of cardiorenal syndromes on major outcomes based on their chronology: a comprehensive French nationwide cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Gueguen</w:t>
+                <w:t xml:space="preserve">De novo and relapsing necrotizing vasculitis after COVID-19 vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Marie Thillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.560-563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfac153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfab285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677297v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of hypertension in kidney transplantation by ambulatory blood pressure monitoring: a systematic review and meta-analysis</w:t>
               </w:r>
@@ -4690,90 +4690,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is the impact of blood pressure on neurological symptoms and the risk of ESKD in primary and secondary thrombotic microangiopathies based on clinical presentation: a retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent von Tokarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (1), pp.39. </w:t>
@@ -4805,563 +4805,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03553118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on blood pressure by patients on haemo‐ and peritoneal dialysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Establishing a Core Outcome Set for Autosomal Dominant Polycystic Kidney Disease: Report of the Standardized Outcomes in Nephrology–Polycystic Kidney Disease (SONG-PKD) Consensus Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Manera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Howell</w:t>
+                <w:t xml:space="preserve">Yeoungjee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reem Mustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlene Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nep.13775⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (2), pp.255-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05324892v1</w:t>
+                <w:t xml:space="preserve">hal-05324883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection in Patients with Suspected Thrombotic Microangiopathy Based on Clinical Presentation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Barbet</w:t>
+                <w:t xml:space="preserve">Standardised Outcomes in Nephrology – Chronic Kidney Disease (SONG-CKD): a protocol for establishing a core outcome set for adults with chronic kidney disease who do not require kidney replacement therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Evangelidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Madero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Ashuntantang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.17511120⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05574-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359465v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardised Outcomes in Nephrology – Chronic Kidney Disease (SONG-CKD): a protocol for establishing a core outcome set for adults with chronic kidney disease who do not require kidney replacement therapy</w:t>
+                <w:t xml:space="preserve">Perspectives on blood pressure by patients on haemo‐ and peritoneal dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Evangelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gloria Ashuntantang</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05574-1⟩</w:t>
+              <w:t xml:space="preserve">Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (1), pp.62-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nep.13775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355340v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a Core Outcome Set for Autosomal Dominant Polycystic Kidney Disease: Report of the Standardized Outcomes in Nephrology–Polycystic Kidney Disease (SONG-PKD) Consensus Workshop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arlene Chapman</w:t>
+                <w:t xml:space="preserve">Infection in Patients with Suspected Thrombotic Microangiopathy Based on Clinical Presentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent von Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bauvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 77 (2), pp.255-263. </w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.1355-1364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.05.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2215/CJN.17511120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324883v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To the Editor—Fear does not avoid the danger!</w:t>
               </w:r>
@@ -6007,2504 +6007,2504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extension of the RITUX-ERAH Study, Multicenter Randomized Clinical Trial Comparing Rituximab to Placebo in Acute Antibody-Mediated Rejection after Renal Transplantation</w:t>
+                <w:t xml:space="preserve">Specific impact of past and new major cardiovascular events on acute kidney injury and end-stage renal disease risks in diabetes: a dynamic view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Bailly</w:t>
+                <w:t xml:space="preserve">Cédric Pinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Ville</w:t>
+                <w:t xml:space="preserve">Laurent Fauchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Blancho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jamal Bamoulid</w:t>
+                <w:t xml:space="preserve">Denis Angoulvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tri.13613⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.17-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfz028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159448v1</w:t>
+                <w:t xml:space="preserve">hal-03655988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range and Variability of Outcomes Reported in Randomized Trials Conducted in Patients With Polycystic Kidney Disease: A Systematic Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yeoungjee Cho</w:t>
+                <w:t xml:space="preserve">Risk factors and outcomes of early acute kidney injury in infective endocarditis: A retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent von Tokarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lemaignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Portais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fauchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talia Gutman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albert Ong</w:t>
+                <w:t xml:space="preserve">Fanny Hennekinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2019.12.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99, pp.421 - 427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159486v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recueil en routine de données de santé perçue à l’ère du paiement à la qualité : préconisations de la Commission épidémiologie et santé publique de la SFNDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lobbedez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ayav</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Couchoud</w:t>
+                <w:t xml:space="preserve">Florence Sens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Moranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16, pp.401 - 407. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2020.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors and outcomes of early acute kidney injury in infective endocarditis: A retrospective cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent von Tokarski</w:t>
+                <w:t xml:space="preserve">Meaning of empowerment in peritoneal dialysis: focus groups with patients and caregivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Baumgart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lemaignen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fanny Hennekinne</w:t>
+                <w:t xml:space="preserve">Jenny Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.08.022⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (11), pp.1949-1958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491149v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific impact of past and new major cardiovascular events on acute kidney injury and end-stage renal disease risks in diabetes: a dynamic view</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Scope and Consistency of Outcomes Reported in Trials in Patients with Systemic Sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sumpton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pinier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maud François</w:t>
+                <w:t xml:space="preserve">Geraldine Hassett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfz028⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72 (10), pp.1449-1458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acr.24027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655988v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meaning of empowerment in peritoneal dialysis: focus groups with patients and caregivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Core Outcome Domains for Trials in Autosomal Dominant Polycystic Kidney Disease: An International Delphi Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeoungjee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopala Rangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Baumgart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karine Manera</w:t>
+                <w:t xml:space="preserve">Charlotte Logeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David W. Johnson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jenny Shen</w:t>
+                <w:t xml:space="preserve">Hyunjin Ryu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa127⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324881v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core Outcome Domains for Trials in Autosomal Dominant Polycystic Kidney Disease: An International Delphi Survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gopala Rangan</w:t>
+                <w:t xml:space="preserve">Les directives anticipées chez des patients en hémodialyse chronique : étude de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline D’halluin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Logeman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.01.005⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.191 - 196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159462v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Scope and Consistency of Outcomes Reported in Trials in Patients with Systemic Sclerosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of medico-administrative data to the development of a comorbidity score to predict mortality in End-Stage Renal Disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaide Pladys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sumpton</w:t>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bigot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Maxime Raffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Hassett</w:t>
+                <w:t xml:space="preserve">Stephanie Gentile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acr.24027⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.8582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65612-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158823v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les directives anticipées chez des patients en hémodialyse chronique : étude de faisabilité</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identifying critically important cardiovascular outcomes for trials in hemodialysis: an international survey with patients, caregivers and health professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma O’lone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Viecelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2019.12.004⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (10), pp.1761-1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492546v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of medico-administrative data to the development of a comorbidity score to predict mortality in End-Stage Renal Disease patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishing a Core Outcome Set for Peritoneal Dialysis: Report of the SONG-PD (Standardized Outcomes in Nephrology-Peritoneal Dialysis) Consensus Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine E. Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny I. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaide Pladys</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Gentile</w:t>
+                <w:t xml:space="preserve">Talia Gutman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65612-x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2019.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626885v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying critically important cardiovascular outcomes for trials in hemodialysis: an international survey with patients, caregivers and health professionals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Allison Tong</w:t>
+                <w:t xml:space="preserve">Major Bleeding and Risk of Death after Percutaneous Native Kidney Biopsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Longuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfaa008⟩</w:t>
+              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (11), pp.1587-1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2215/CJN.14721219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324930v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a Core Outcome Set for Peritoneal Dialysis: Report of the SONG-PD (Standardized Outcomes in Nephrology-Peritoneal Dialysis) Consensus Workshop</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+                <w:t xml:space="preserve">Establishing Core Cardiovascular Outcome Measures for Trials in Hemodialysis: Report of an International Consensus Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma O'Lone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea K. Viecelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Talia Gutman</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2019.09.017⟩</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159476v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Major Bleeding and Risk of Death after Percutaneous Native Kidney Biopsies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bisson</w:t>
+                <w:t xml:space="preserve">Developing Consensus-Based Outcome Domains for Trials in Children and Adolescents With CKD: An International Delphi Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Logeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandana Guha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Howell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2215/CJN.14721219⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76 (4), pp.533-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225447v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Core Cardiovascular Outcome Measures for Trials in Hemodialysis: Report of an International Consensus Workshop</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Scope and heterogeneity of outcomes reported in randomized trials in patients receiving peritoneal dialysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine E Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeoungjee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.01.022⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (7), pp.1817 - 1825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159483v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scope and heterogeneity of outcomes reported in randomized trials in patients receiving peritoneal dialysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Range and Variability of Outcomes Reported in Randomized Trials Conducted in Patients With Polycystic Kidney Disease: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeoungjee Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jenny Shen</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talia Gutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopala Rangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfaa224⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05422692v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Consensus-Based Outcome Domains for Trials in Children and Adolescents With CKD: An International Delphi Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Logeman</w:t>
+                <w:t xml:space="preserve">An Extension of the RITUX-ERAH Study, Multicenter Randomized Clinical Trial Comparing Rituximab to Placebo in Acute Antibody-Mediated Rejection after Renal Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Blancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandana Guha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Howell</w:t>
+                <w:t xml:space="preserve">Emmanuel Morelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Hanson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Craig</w:t>
+                <w:t xml:space="preserve">Jamal Bamoulid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 76 (4), pp.533-545. </w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2020.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tri.13613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324896v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginine Vasopressin and Posterior Reversible Encephalopathy Syndrome Pathophysiology: the Missing Link?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chantal Barin-Le Guellec</w:t>
+                <w:t xml:space="preserve">Identifying Patient-Important Outcomes in Polycystic Kidney Disease: An International Nominal Group Technique Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeoungjee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talia Gutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopala Rangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12035-019-1553-y⟩</w:t>
+              <w:t xml:space="preserve">Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (12), pp.1214-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nep.13566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03183366v1</w:t>
+                <w:t xml:space="preserve">hal-03158777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Patient-Important Outcomes in Polycystic Kidney Disease: An International Nominal Group Technique Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+                <w:t xml:space="preserve">Arginine Vasopressin and Posterior Reversible Encephalopathy Syndrome Pathophysiology: the Missing Link?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérenger Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Tilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Barin-Le Guellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (12), pp.1214-1224. </w:t>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 56 (10), pp.6792-6806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nep.13566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12035-019-1553-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158777v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etiology and Outcomes of Thrombotic Microangiopathies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent von Tokarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bauvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Journal of the American Society of Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (4), pp.557-566. </w:t>
@@ -8555,90 +8555,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on Renal Resistive Index of Diabetes in Renal Transplant Donors and Recipients: A Retrospective Analysis of 1827 Kidney Transplant Recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste De Freminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Hypertension (Greenwich, Conn.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (3), pp.382--389. </w:t>
@@ -8670,364 +8670,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a Core Outcome Measure for Life Participation: A Standardized Outcomes in Nephrology-Kidney Transplantation Consensus Workshop Report</w:t>
+                <w:t xml:space="preserve">Informative for Decision Making? The Spectrum and Consistency of Outcomes After Living Kidney Donation Reported in Trials and Observational Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krista Lentine</w:t>
+                <w:t xml:space="preserve">Camilla S. Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Malone</w:t>
+                <w:t xml:space="preserve">Jeremy R. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roslyn Mannon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rachel Patzer</w:t>
+                <w:t xml:space="preserve">Greg Knoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 103 (6), pp.1199-1205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002476⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 103 (2), pp.284-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158802v1</w:t>
+                <w:t xml:space="preserve">hal-03158798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informative for Decision Making? The Spectrum and Consistency of Outcomes After Living Kidney Donation Reported in Trials and Observational Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishing a Core Outcome Measure for Life Participation: A Standardized Outcomes in Nephrology-Kidney Transplantation Consensus Workshop Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krista Lentine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Malone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla S. Hanson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+                <w:t xml:space="preserve">Roslyn Mannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy R. Chapman</w:t>
+                <w:t xml:space="preserve">Rainer Oberbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greg Knoll</w:t>
+                <w:t xml:space="preserve">Rachel Patzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 103 (2), pp.284-290. </w:t>
+              <w:t xml:space="preserve">, 2019, 103 (6), pp.1199-1205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000002476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158798v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient and Caregiver Priorities for Outcomes in Peritoneal Dialysis: Multinational Nominal Group Technique Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine E. Manera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David W. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny I. Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9078,90 +9078,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An International Delphi Survey Helped Develop Consensus-Based Core Outcome Domains for Trials~in Peritoneal Dialysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine E. Manera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilpa Jesudason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9225,64 +9225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased Risk of Rejection after Basiliximab Induction in Sensitized Kidney Transplant Recipients without Pre-Existing Donor-Specific Antibodies - a Retrospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Goumard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Miquelestorena-Standley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9359,90 +9359,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Association between Renal Resistive Index and Premature Mortality after Kidney Transplantation Is Modified by Pre-Transplant Diabetes Status: A Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste De Freminville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Roumy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -9474,1016 +9474,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensic Age Estimation Using Computed Tomography of the Medial Clavicular Epiphysis: A Systematic Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishing a Core Outcome Measure for Fatigue in Patients on Hemodialysis: A Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Hermetet</w:t>
+                <w:t xml:space="preserve">Mark Unruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Saint-Martin</w:t>
+                <w:t xml:space="preserve">Sara Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsène Gambier</w:t>
+                <w:t xml:space="preserve">Juan Dapueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Ribier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Mary Amanda Dew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132 (5), pp.1415-1425. </w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (1), pp.104-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00414-018-1847-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158615v1</w:t>
+                <w:t xml:space="preserve">hal-03158617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of the Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop on Establishing a Core Outcome Measure for~Hemodialysis Vascular Access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing Core Outcomes in Kidney Disease: Report of the Standardized Outcomes in Nephrology (SONG) Implementation Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charmaine E. Lok</w:t>
+                <w:t xml:space="preserve">Braden Manns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevan R. Polkinghorne</w:t>
+                <w:t xml:space="preserve">Angela Yee Moon Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert R. Quinn</w:t>
+                <w:t xml:space="preserve">Brenda Hemmelgarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tushar Vachharajani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raymond Vanholder</w:t>
+                <w:t xml:space="preserve">David C. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.12.003⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 94 (6), pp.1053-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2018.08.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158643v1</w:t>
+                <w:t xml:space="preserve">hal-03158641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinicians' and Researchers' Perspectives on Establishing and Implementing Core Outcomes in Haemodialysis: Semistructured Interview Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allison Tong</w:t>
+                <w:t xml:space="preserve">Directives anticipées : étude de faisabilité en hémodialyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D’halluin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Crowe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Birmelé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021198⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.320-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.07.163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158639v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Factors of Spontaneous CMV DNAemia Clearance in Kidney Transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forensic Age Estimation Using Computed Tomography of the Medial Clavicular Epiphysis: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Hermetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Noble</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Léo Ribier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnes Beby-Defaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2017.12.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132 (5), pp.1415-1425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00414-018-1847-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03158627v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing Core Outcomes in Kidney Disease: Report of the Standardized Outcomes in Nephrology (SONG) Implementation Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allison Tong</w:t>
+                <w:t xml:space="preserve">Report of the Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop on Establishing a Core Outcome Measure for~Hemodialysis Vascular Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charmaine E. Lok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevan R. Polkinghorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert R. Quinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Braden Manns</w:t>
+                <w:t xml:space="preserve">Tushar Vachharajani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Yee Moon Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David C. Wheeler</w:t>
+                <w:t xml:space="preserve">Raymond Vanholder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2018.08.018⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (5), pp.690-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158641v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a Core Outcome Measure for Fatigue in Patients on Hemodialysis: A Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Ju</w:t>
+                <w:t xml:space="preserve">Clinicians' and Researchers' Perspectives on Establishing and Implementing Core Outcomes in Haemodialysis: Semistructured Interview Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Crowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John S. Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Unruh</w:t>
+                <w:t xml:space="preserve">Tess Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Davison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mary Amanda Dew</w:t>
+                <w:t xml:space="preserve">Brenda R. Hemmelgarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2017.12.018⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (4), pp.e021198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-021198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158617v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directives anticipées : étude de faisabilité en hémodialyse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive Factors of Spontaneous CMV DNAemia Clearance in Kidney Transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gaudy-Graffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. D’halluin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnes Beby-Defaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99-100, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2017.12.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2018.07.163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03654558v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range and Consistency of Outcomes Reported in Randomized Trials Conducted in Kidney Transplant Recipients: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy R. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony N. Warrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10547,103 +10547,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing a Core Outcome Measure for Graft Health: A Standardized Outcomes in Nephrology-Kidney Transplantation (SONG-Tx) Consensus Workshop Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio D. Poggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krista L. Lentine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Oberbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 102 (8), pp.1358-1366. </w:t>
@@ -10681,103 +10681,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scope and Consistency of Outcomes Reported in Randomized Trials Conducted in Adults Receiving Hemodialysis: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda R. Hemmelgarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Manns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 72 (1), pp.62-74. </w:t>
@@ -10815,103 +10815,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal Function at the Time of Nephrology Referral but Not Dialysis Initiation as a Risk for Death in Patients with Diabetes Mellitus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Longuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (6), pp.762-768. </w:t>
@@ -10949,103 +10949,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiovascular Outcomes Reported in Hemodialysis Trials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma O'Lone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea K. Viecelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71 (24), pp.2802-2810. </w:t>
@@ -11083,103 +11083,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular Access Outcomes Reported in Maintenance Hemodialysis Trials: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea K. Viecelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma O'Lone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan C. Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 71 (3), pp.382-391. </w:t>
@@ -11211,1302 +11211,1302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardised Outcomes in Nephrology-Polycystic Kidney Disease (SONG-PKD): Study Protocol for Establishing a Core Outcome Set in Polycystic Kidney Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Developing Consensus-Based Priority Outcome Domains for Trials in Kidney Transplantation: A Multinational Delphi Survey With Patients, Caregivers, and Health Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Albert Ong</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine E. Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy R. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony N. Warrens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.560. </w:t>
+              <w:t xml:space="preserve">Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (8), pp.1875-1886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-017-2298-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158130v1</w:t>
+                <w:t xml:space="preserve">hal-03158157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing Core Outcome Domains in Hemodialysis: Report of the Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Evangelidis</w:t>
+                <w:t xml:space="preserve">Optimizing Hypertension Management in Renal Transplantation: A Call to Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Persu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pantelis A. Sarafidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Burnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Abramowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2016.05.022⟩</w:t>
+              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (12), pp.1959-1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ndt/gfx283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158163v1</w:t>
+                <w:t xml:space="preserve">hal-03158142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Consensus-Based Priority Outcome Domains for Trials in Kidney Transplantation: A Multinational Delphi Survey With Patients, Caregivers, and Health Professionals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Toward Establishing Core Outcome Domains For Trials in Kidney Transplantation: Report of the Standardized Outcomes in Nephrology-Kidney Transplantation Consensus Workshops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony N. Warrens</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klemens Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Marson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter P. Reese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 101 (8), pp.1875-1886. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001776⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 101 (8), pp.1887-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158157v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Hypertension Management in Renal Transplantation: A Call to Action</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Abramowicz</w:t>
+                <w:t xml:space="preserve">Standardized Outcomes in Nephrology-Peritoneal Dialysis (SONG-PD): Study Protocol for Establishing a Core Outcome Set in PD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine E. Manera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan C. Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwina A. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ndt/gfx283⟩</w:t>
+              <w:t xml:space="preserve">Peritoneal Dialysis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (6), pp.639-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3747/pdi.2017.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158142v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Establishing Core Outcome Domains For Trials in Kidney Transplantation: Report of the Standardized Outcomes in Nephrology-Kidney Transplantation Consensus Workshops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Range and Heterogeneity of Outcomes in Randomized Trials of Pediatric Chronic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren S. H. Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter P. Reese</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla S. Hanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/TP.0000000000001774⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 186, pp.110-117.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2017.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158164v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardized Outcomes in Nephrology-Peritoneal Dialysis (SONG-PD): Study Protocol for Establishing a Core Outcome Set in PD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Developing a Set of Core Outcomes for Trials in Hemodialysis: An International Delphi Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Evangelidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gillian Brunier</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braden Manns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Hemmelgarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peritoneal Dialysis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3747/pdi.2017.00022⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70 (4), pp.464-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2016.11.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158147v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range and Heterogeneity of Outcomes in Randomized Trials of Pediatric Chronic Kidney Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Research Priority Setting in Organ Transplantation: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Susan Samuel</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy R. Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Macdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2017.03.034⟩</w:t>
+              <w:t xml:space="preserve">Transplant International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.327-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tri.12924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158129v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a Set of Core Outcomes for Trials in Hemodialysis: An International Delphi Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David C. Wheeler</w:t>
+                <w:t xml:space="preserve">Standardised Outcomes in Nephrology-Polycystic Kidney Disease (SONG-PKD): Study Protocol for Establishing a Core Outcome Set in Polycystic Kidney Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeoungjee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopala Rangan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2016.11.029⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-017-2298-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158138v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Priority Setting in Organ Transplantation: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Establishing Core Outcome Domains in Hemodialysis: Report of the Standardized Outcomes in Nephrology-Hemodialysis (SONG-HD) Consensus Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter Macdonald</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Braden Manns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Hemmelgarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David C. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Evangelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transplant International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (4), pp.327-343. </w:t>
+              <w:t xml:space="preserve">American Journal of Kidney Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69 (1), pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tri.12924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1053/j.ajkd.2016.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158165v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-year Results of the Effects of Rituximab on Acute Antibody-Mediated Rejection in Renal Transplantation: RITUX ERAH, a Multicenter Double-blind Randomized Placebo-controlled Trial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Blancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Buchler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Toupance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12557,103 +12557,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized Outcomes in Nephrology-Transplantation: A Global Initiative to Develop a Core Outcome Set for Trials in Kidney Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klemens Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle A. Josephson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Marson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplantation Direct</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (6), pp.e79. </w:t>
@@ -12691,77 +12691,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Heterogeneity of Outcome Reporting in Systematic Reviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Contentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12820,51 +12820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eight-Year Results of the Spiesser Study, a Randomized Trial Comparing de Novo Sirolimus and Cyclosporine in Renal Transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gatault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13082,429 +13082,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linezolid-Related Adverse Events Predictive Score (LAPS): Usefulness in Clinical Practice</w:t>
+                <w:t xml:space="preserve">Community Pharmacist Intervention in Patients with Renal Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Buzelé</w:t>
+                <w:t xml:space="preserve">Xavier Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lemaignen</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Sipert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gatault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Pourrat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Gras</w:t>
+                <w:t xml:space="preserve">Nicolas Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (6), pp.1172-1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11096-015-0182-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156093v1</w:t>
+                <w:t xml:space="preserve">hal-03156121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community Pharmacist Intervention in Patients with Renal Impairment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deficits in Information Transfer between Hospital-Based and Primary-Care Physicians, the Case of Kidney Disease: A Cross-Sectional Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pourrat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hay</w:t>
+                <w:t xml:space="preserve">Patrick Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11096-015-0182-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.563-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40620-015-0175-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156121v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deficits in Information Transfer between Hospital-Based and Primary-Care Physicians, the Case of Kidney Disease: A Cross-Sectional Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Sautenet</w:t>
+                <w:t xml:space="preserve">Linezolid-Related Adverse Events Predictive Score (LAPS): Usefulness in Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Buzelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lemaignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Caille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+                <w:t xml:space="preserve">X. Pourrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Léger</w:t>
+                <w:t xml:space="preserve">P. Rosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Vourc’h</w:t>
+                <w:t xml:space="preserve">G. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (5), pp.563-570. </w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (6), pp.727-728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40620-015-0175-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156122v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13604,51 +13604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de l'échelle SONG - Participation aux activités de la vie quotidienne chez les patients transplantés rénaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Sautenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Brier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14023,51 +14023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hankard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alojzija Ho&#269;evar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Pillebout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Halimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2026.106742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.104274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bobot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf213" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391239v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Demir" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hypertensionaha.125.25069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022718v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Oujamaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54525" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maigret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Basle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chatelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ecotiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04998967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Duval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.03.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05224236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Zagorec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Calamel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Delaporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Orr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2024.10.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glowacki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leffondr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1390999" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2023.0417" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04494315v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fakhouri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2024.02.014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04731989v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xkme.2024.100912" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324855v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Karam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Anandh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Hocine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle N Rheault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.01.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324913v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matus Gonzalez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Evangelidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Jaure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Cazzolli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ju" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Natale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Teixeira-Pinto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04664995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costes -Albrespi Margaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liabeuf Sophie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laville Solene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massy Ziad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0001020936.76632.49" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.01.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04789473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Vanorio-Vega" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Constantinou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Finne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-023-01585-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927448v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosu Luque" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae059" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324905v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Jeune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boudghene-Stambouli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brucker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2023.03.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03903812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Wilson" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Van" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O&#8217;lone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Tong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Craig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001398" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04225451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.123.21226" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228620v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent von Tokarski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thoreau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bayer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-023-03326-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792790v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dreant" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.04.032" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324902v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Fauchier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2023.101441" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580933v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Laville" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Laville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20233411S1379a" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324949v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tchatat Wangueu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chler" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Longuet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01706-9" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04795300v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Vernier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gueguen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000003293" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ramdani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-023-05387-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280397v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Marie Thillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab285" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677297v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac153" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529590v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pisano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mallamaci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella D&#8217;arrigo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bolignano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Wuerzner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab135" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brignole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pentimalli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Palmisano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Landolina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Quartieri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvab076" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03553118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bauvois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-022-02672-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Manera" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Craig" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13775" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359465v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.17511120" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03355340v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Madero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ashuntantang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05574-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324883v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoungjee Cho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Mustafa" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Chapman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.05.024" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656000v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Sambola" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Rello" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Soriano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhatt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Pasupuleti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2020.07.039" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656027v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hindricks" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Potpara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dagres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arbelo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bax" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.07.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324917v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa Hannan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald D Perrone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252479" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03756997v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Sarafidis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wuerzner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000002879" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760250v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Largeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cracowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lengell&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie&#8208;pierre Jonville-B&#233;ra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14752" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159448v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bamoulid" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13613" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159486v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Gutman" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopala Rangan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ong" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.12.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492579v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sens" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2020.04.002" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491149v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hennekinne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.08.022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655988v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfz028" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324881v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Baumgart" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Johnson" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Shen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa127" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159462v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Logeman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjin Ryu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.01.005" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158823v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sumpton" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bigot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Craig" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Hassett" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24027" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492546v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#8217;halluin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.12.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02626885v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Pladys" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65612-x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324930v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Viecelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa008" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159476v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Manera" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny I. Shen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.09.017" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04225447v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.14721219" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159483v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Lone" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K. Viecelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.01.022" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422692v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E Manera" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Johnson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa224" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324896v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Guha" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Hanson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.03.014" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183366v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tilly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon Gandonni&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le Guellec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1553-y" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158777v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13566" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091223v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.11470918" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158782v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste De Freminville" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Roumy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13492" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158802v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Lentine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Malone" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Mannon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Oberbauer" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Patzer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002476" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158798v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla S. Hanson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Chapman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Knoll" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002489" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158813v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Ruiz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.05380518" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158812v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Jesudason" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2019.03.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158794v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goumard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Proust" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13428" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158780v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz067" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158615v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hermetet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ribier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-018-1847-z" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158643v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine E. Lok" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan R. Polkinghorne" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Quinn" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Vachharajani" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.12.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158639v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Crowe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Gill" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Harris" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda R. Hemmelgarn" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021198" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158627v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Beby-Defaux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2017.12.011" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-731WC0L7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158641v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden Manns" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Yee Moon Wang" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Hemmelgarn" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Wheeler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.08.018" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158617v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Unruh" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Davison" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Dapueto" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amanda Dew" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.12.018" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654558v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;halluin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.163" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158635v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony N. Warrens" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbloom" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002278" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158640v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio D. Poggio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista L. Lentine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002125" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158636v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Williams" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.11.010" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158633v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfy032" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158628v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.04.012" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158644v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.09.018" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158130v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2298-4" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158163v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.05.022" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158157v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001776" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158142v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Persu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A. Sarafidis" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burnier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abramowicz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx283" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158164v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gill" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Budde" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Marson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Reese" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001774" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158147v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina A. Brown" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Brunier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3747/pdi.2017.00022" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158129v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren S. H. Chong" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Samuel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.03.034" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158138v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.11.029" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158165v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Harper" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macdonald" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12924" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886920v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toupance" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000000958" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157754v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle A. Josephson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000000593" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157751v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Contentin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2016.01.008" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP0JX3WC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157732v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurault De Ligny" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12656" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157730v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Decambron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lebas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Moktefi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2015.11.022" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156093v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buzel&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaignen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pourrat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosset" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gras" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2015.09.002" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156121v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sipert" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hay" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-015-0182-4" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156122v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-015-0175-3" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326104v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924536v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923931v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hankard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alojzija Ho&#269;evar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Pillebout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Halimi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejim.2026.106742" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05568907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Sautenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Costes-Albrespic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liabeuf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Laville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2026.104274" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Delalande" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bobot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Essig" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Pierre Jonville-Bera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324860v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Naudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lassalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf213" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cinotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Derouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chenet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Oujamaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Glize" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/54525" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391239v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Demir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Bejan-Angoulvant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hypertensionaha.125.25069" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544083v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096152v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Maigret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Basle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chatelet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ecotiere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Perrin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04998967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Duval" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mesnard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frimat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2025.03.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-brest.hal.science/hal-05224236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Zagorec" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Calamel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Delaporte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Orr" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2024.10.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Karam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urmila Anandh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldjia Hocine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle N Rheault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.01.036" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04679783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghiles Hamroun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Genin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Glowacki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Leffondr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2024.1390999" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhomme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Launey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2023.0417" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04731989v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquelinet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xkme.2024.100912" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04494315v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fakhouri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2024.02.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324913v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Matus Gonzalez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Evangelidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Howell" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Jaure" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfae010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosanna Cazzolli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ju" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Natale" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Teixeira-Pinto" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2024.11.015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04664995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costes -Albrespi Margaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liabeuf Sophie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laville Solene" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massy Ziad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.hjh.0001020936.76632.49" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.01.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04789473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Vanorio-Vega" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panayotis Constantinou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bret" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gentile" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Finne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-023-01585-8" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927448v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lanot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosu Luque" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Esteve" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfae059" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent von Tokarski" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thoreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bayer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-023-03326-8" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792790v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dreant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barbet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2023.04.032" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04225451v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste de Fr&#233;minville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bisson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/HYPERTENSIONAHA.123.21226" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324902v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Fauchier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2023.101441" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04580933v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Laville" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fouque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Laville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.20233411S1379a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324949v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tchatat Wangueu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias B&#252;chler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Longuet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-023-01706-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04795300v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Vernier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gueguen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000003293" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04362465v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Ramdani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Messiaen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-023-05387-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324905v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Jeune" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boudghene-Stambouli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brucker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2023.03.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03903812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Wilson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Van" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O&#8217;lone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Tong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C Craig" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000001398" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677297v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac153" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280397v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moret" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Marie Thillard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab285" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03529590v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Pisano" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Mallamaci" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella D&#8217;arrigo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bolignano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Wuerzner" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab135" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656028v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brignole" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pentimalli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Palmisano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Landolina" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Quartieri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjcvp/pvab076" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03553118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bauvois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-022-02672-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324883v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeoungjee Cho" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Craig" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reem Mustafa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlene Chapman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.05.024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03355340v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Madero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Ashuntantang" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05574-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324892v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Manera" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13775" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359465v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.17511120" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656000v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Sambola" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Rello" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Soriano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Bhatt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Pasupuleti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hrthm.2020.07.039" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656027v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Hindricks" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatjana Potpara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dagres" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arbelo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bax" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2021.07.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324917v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyssa Hannan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald D Perrone" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252479" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03756997v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis Sarafidis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Wuerzner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/HJH.0000000000002879" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760250v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Largeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Cracowski" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lengell&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie&#8208;pierre Jonville-B&#233;ra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.14752" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655988v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pinier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fauchier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Angoulvant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfz028" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491149v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Portais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hennekinne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.08.022" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492579v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lobbedez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sens" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Moranne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2020.04.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324881v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Baumgart" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Johnson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Shen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa127" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158823v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sumpton" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bigot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan C. Craig" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Hassett" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.24027" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159462v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopala Rangan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Logeman" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyunjin Ryu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.01.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492546v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline D&#8217;halluin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Birmel&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2019.12.004" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02626885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Pladys" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raffray" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gentile" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65612-x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324930v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Viecelli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfaa008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E. Manera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny I. Shen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia Gutman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.09.017" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04225447v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.14721219" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159483v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma O'Lone" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea K. Viecelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.01.022" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324896v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Guha" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Hanson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2020.03.014" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422692v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine E Manera" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W Johnson" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaa224" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159486v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ong" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2019.12.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159448v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bailly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ville" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Blancho" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morelon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bamoulid" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13613" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158777v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.13566" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183366v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tilly" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon Gandonni&#232;re" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Barin-Le Guellec" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-019-1553-y" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02091223v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.11470918" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158782v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste De Freminville" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Roumy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Patat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jch.13492" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158798v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla S. Hanson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy R. Chapman" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Knoll" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002489" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158802v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Lentine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Malone" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roslyn Mannon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Oberbauer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Patzer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002476" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158813v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Ruiz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2215/CJN.05380518" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158812v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Jesudason" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2019.03.015" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158794v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Goumard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Miquelestorena-Standley" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Proust" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.13428" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158780v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfz067" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158617v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Unruh" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Davison" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Dapueto" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amanda Dew" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.12.018" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158641v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden Manns" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Yee Moon Wang" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Hemmelgarn" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Wheeler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2018.08.018" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654558v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D&#8217;halluin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2018.07.163" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158615v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Hermetet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saint-Martin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Gambier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Ribier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-018-1847-z" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158643v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charmaine E. Lok" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevan R. Polkinghorne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Quinn" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tushar Vachharajani" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.12.003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158639v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Crowe" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S. Gill" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tess Harris" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda R. Hemmelgarn" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-021198" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158627v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Noble" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Beby-Defaux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2017.12.011" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-731WC0L7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158635v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony N. Warrens" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosenbloom" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002278" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158640v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio D. Poggio" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista L. Lentine" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000002125" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158636v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Williams" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.11.010" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158633v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfy032" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158628v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2018.04.012" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158644v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2017.09.018" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158157v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001776" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158142v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Persu" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelis A. Sarafidis" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Abramowicz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfx283" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158164v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gill" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemens Budde" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Marson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. Reese" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000001774" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158147v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina A. Brown" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Brunier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3747/pdi.2017.00022" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158129v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren S. H. Chong" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Samuel" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2017.03.034" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158138v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.11.029" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158165v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Harper" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Macdonald" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12924" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158130v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2298-4" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158163v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2016.05.022" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886920v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Buchler" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Toupance" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TP.0000000000000958" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157754v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle A. Josephson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/TXD.0000000000000593" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157751v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Contentin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2016.01.008" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP0JX3WC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157732v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Colosio" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hurault De Ligny" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tri.12656" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157730v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Decambron" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lebas" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Moktefi" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaitre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.ajkd.2015.11.022" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156121v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sipert" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hay" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-015-0182-4" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156122v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L&#233;ger" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40620-015-0175-3" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156093v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buzel&#233;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemaignen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pourrat" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rosset" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gras" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2015.09.002" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326104v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924536v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Brier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923931v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yseulys Dubuy" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>