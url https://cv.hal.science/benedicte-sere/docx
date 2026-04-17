--- v0 (2026-03-05)
+++ v1 (2026-04-17)
@@ -389,813 +389,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Fidèles ou laïcs ? Une histoire socio-culturelle du peuple chrétien. Note sur l’ouvrage de Michel-Yves Perrin »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 238 (1), pp.39-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Paroles d’autorité et silences des abus. Quel style de gouvernement dans l’Église sacerdotalisée du Moyen Âge ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue théologique de Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 52, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Fidèles ou laïcs ? Une histoire socio-culturelle du peuple chrétien. Note sur l’ouvrage de Michel-Yves Perrin »,</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Between disputatio and Polemics: Dialectics as Production of Knowledge in the Middle Ages”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Narrativités en contraste. L’invention des -ismes, geste de pouvoir et de contre-pouvoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue historique de droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (2), pp.179-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Amitié et hiérarchie. Une histoire de l’équilibre affectif »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Etudes Hispaniques Médiévales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42, pp.19-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obediencia, reformatio and veritas : Ecclesiological Debates during the Western Great Schism (1378-1417)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medieval Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, pp.98-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amitié dans la pensée du millénaire médiéval. Tableaux d'une exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consecutio Rerum : rivista critica della postmodernità</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un débat se vulgarise-t-il ? L’exemple des polémistes à l’époque du Grand Schisme »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaestiones Medii Aevi Novae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.231-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des émotions : l'heure des synthèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 238 (1), pp.39-46</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 234, pp.119--132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.8658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">“Between disputatio and Polemics: Dialectics as Production of Knowledge in the Middle Ages”</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essai sur un oxymore normatif : l'amitié politique à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medieval Worlds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Amitiés politiques d'Oreste et Pylade à nos jours, pp.87--100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.hs11.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...443 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Église, Matrice Institutionnelle Du Social ? Au Sujet Du Livre de Dominique Iogna-Prat Cité de Dieu, Cité Des Hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102 (2), pp.347--352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1484/J.RHEF.5.112718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01639079v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01639111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les commentaires occidentaux sur l'Éthique à Nicomaque. Un genre, une pratique. XIIIe- XVe siècle</w:t>
               </w:r>
@@ -2023,247 +2023,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jörg Wettlaufer</w:t>
+                <w:t xml:space="preserve">Penser La Honte Comme Sanction Dans La Scolastique Des XIIIe- XVe Siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shame between Punishment and Penance: The Social Usages of Shame in the Middle Ages and Early Modern Times : International Conference, Paris, 21-23 Octobre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.123--138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Wettlaufer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shame between Punishment and Penance: The Social Usages of Shame in the Middle Ages and Early Modern Times : International Conference, Paris, 21-23 Octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.xvii--xliv</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chancelier, chanoine et réformateur : Jean Gerson à Notre-Dame de Paris. 1395-1414</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notre-Dame de Paris 1163-2013: actes du colloque scientifique tenu au collège des Bernardins, à Paris, du 12 au 15 décembre 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.125--142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638949v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01638954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2294,51 +2294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shame between Punishment and Penance: The Social Usages of Shame in the Middle Ages and Early Modern Times : International Conference, Paris, 21-23 Octobre 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Wettlaufer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sère, Bénédicte and Wettlaufer, Jörg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La honte entre peine et pénitence : les usages sociaux de la honte au Moyen Age et au début de l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. Ed. del Galluzzo, 2013, 978-88-8450-482-1</w:t>
@@ -2520,695 +2520,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les régimes de polémicité au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR. 2019, 9782753575622</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Invention de l'Eglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, 2019, Noeud Gordien, Essai, 978-2-13-078655-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">PUR. 2019, 9782753575622</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 100 dates de l'histoire de l'Eglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2018, Que sais-je ?, 978-2-13-079795-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">PUF, 2018, Que sais-je ?, 978-2-13-079795-1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Débats d'opinion à l'heure du Grand Schisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2016, 9782503568508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Brepols, 2016, 9782503568508</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débats d'opinion à l'heure du Grand Schisme: ecclésiologie et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2016, 978-2-503-56850-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Brepols, 2016, 978-2-503-56850-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shame between punishment and penance. The social usages of shame in the Middle Ages and Early Modern Times. La Honte entre peine et pénitence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sismel, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Sismel, 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violences souveraines au Moyen Âge : travaux d'une école historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Foronda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barralis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 978-2-13-057363-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">François Foronda</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 100 mots du Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Labère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 978-2-13-057363-0</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 2010, 978-2-13-058232-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de France, 2010, 978-2-13-058232-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'amitié au Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Turnhout, Brepols, pp.485, 2007, (Bibliothèque d'histoire culturelle du Moyen Âge. 4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00131841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l'amitié au Moyen âge. étude historique des commentaires sur les livres VIII et IX de l'éthique à Nicomaque, (XIIIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brepols, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315651v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00131841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3500,165 +3500,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réception médiévale de l'amitié aristotélicienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Amitié et Compagnie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.43-61, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'enseignement d'un maître franciscain à Toulouse, Guiral Ot : entre philosophie morale et théologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits de maîtres. Mélanges offerts à Olga Weijers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.187-195, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315644v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03315646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami et allié envers et contre tous. étude lexicale et sémantique de l'amitié dans les contrats d'alliance</w:t>
               </w:r>
@@ -3776,234 +3776,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le roi peut-il avoir honte ? Quelques réflexions à partir des chroniques du temps de Philippe-Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques des émotions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Micrologus, pp.49-74, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compréhension médiévale du concept aristotélicien de deliberatio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consulter, délibérer, décider : donner son avis au Moyen âge (France et en Espagne, VIIe-XVIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Méridiennes, pp.201-221, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Déshonneur, outrages et infamie aux sources de la violence d'après le Super Rhetoricorum de Gilles de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences souveraines au Moyen âge. Travaux d'une école historique. Mélanges offerts à Claude Gauvard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.103-112, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315643v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03315634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas d'Aquin contre Siger de Brabant, 1270. Chronique d'une dispute</w:t>
               </w:r>
@@ -4084,532 +4084,532 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papauté/pape</w:t>
+                <w:t xml:space="preserve">Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chrystel Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rauwel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David El Kenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Critique de l’Église dirigé par Dominique Iogna-Prat, Alain Rauwel, Frédéric Gabriel, Paris, PUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1165-1181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04329097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérodoxie/orthodoxie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia d'Alberto</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Iogna-Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vittoria Feola</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Aragione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Houdard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'Église</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.789-815</w:t>
+              <w:t xml:space="preserve">, 2023, pp.503-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Papauté/pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Iogna-Prat</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Feola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'Église</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.503-520</w:t>
+              <w:t xml:space="preserve">, 2023, pp.789-815</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">halshs-04329097v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exégèse</w:t>
+                <w:t xml:space="preserve">Philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'historien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639130v1</w:t>
+                <w:t xml:space="preserve">hal-01639126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophie</w:t>
+                <w:t xml:space="preserve">Exégèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'historien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01639126v1</w:t>
+                <w:t xml:space="preserve">hal-01639130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amitié</w:t>
               </w:r>
@@ -4996,51 +4996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte S&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j04" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201612v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201614v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8658" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.112718" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639111v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs11.0085" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vauchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.116.0187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04130606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hobbins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Wettlaufer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05042753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panarelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-16-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foronda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barralis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/violences-souveraines-au-moyen-age--9782130573630.htm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315651v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fossier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Boulluec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roessli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315643v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Alberto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Feola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna-Prat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Aragione" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rauwel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David El Kenz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639130v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639126v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte S&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j04" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201612v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8658" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs11.0085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.112718" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vauchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.116.0187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04130606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hobbins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638954v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Wettlaufer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05042753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panarelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-16-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foronda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barralis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/violences-souveraines-au-moyen-age--9782130573630.htm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fossier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Boulluec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roessli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rauwel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David El Kenz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna-Prat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Aragione" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Alberto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Feola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>