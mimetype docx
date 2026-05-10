--- v1 (2026-04-17)
+++ v2 (2026-05-10)
@@ -389,165 +389,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Paroles d’autorité et silences des abus. Quel style de gouvernement dans l’Église sacerdotalisée du Moyen Âge ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue théologique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.1-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Fidèles ou laïcs ? Une histoire socio-culturelle du peuple chrétien. Note sur l’ouvrage de Michel-Yves Perrin »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 238 (1), pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201618v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04201614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Between disputatio and Polemics: Dialectics as Production of Knowledge in the Middle Ages”</w:t>
               </w:r>
@@ -803,243 +803,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire des émotions : l'heure des synthèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 234, pp.119--132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.8658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01639068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un débat se vulgarise-t-il ? L’exemple des polémistes à l’époque du Grand Schisme »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaestiones Medii Aevi Novae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.231-250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'amitié dans la pensée du millénaire médiéval. Tableaux d'une exposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consecutio Rerum : rivista critica della postmodernità</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801419v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">hal-01639068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai sur un oxymore normatif : l'amitié politique à la fin du Moyen Âge</w:t>
               </w:r>
@@ -2023,247 +2023,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser La Honte Comme Sanction Dans La Scolastique Des XIIIe- XVe Siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Wettlaufer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shame between Punishment and Penance: The Social Usages of Shame in the Middle Ages and Early Modern Times : International Conference, Paris, 21-23 Octobre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.123--138</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.xvii--xliv</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638954v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-01638945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Jörg Wettlaufer</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chancelier, chanoine et réformateur : Jean Gerson à Notre-Dame de Paris. 1395-1414</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notre-Dame de Paris 1163-2013: actes du colloque scientifique tenu au collège des Bernardins, à Paris, du 12 au 15 décembre 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.125--142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser La Honte Comme Sanction Dans La Scolastique Des XIIIe- XVe Siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shame between Punishment and Penance: The Social Usages of Shame in the Middle Ages and Early Modern Times : International Conference, Paris, 21-23 Octobre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.xvii--xliv</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France. pp.123--138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01638949v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2294,51 +2294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shame between Punishment and Penance: The Social Usages of Shame in the Middle Ages and Early Modern Times : International Conference, Paris, 21-23 Octobre 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Wettlaufer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sère, Bénédicte and Wettlaufer, Jörg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La honte entre peine et pénitence : les usages sociaux de la honte au Moyen Age et au début de l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France. Ed. del Galluzzo, 2013, 978-88-8450-482-1</w:t>
@@ -2520,151 +2520,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Invention de l'Eglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUF, 2019, Noeud Gordien, Essai, 978-2-13-078655-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les régimes de polémicité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. 2019, 9782753575622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201477v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04201474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les 100 dates de l'histoire de l'Eglise</w:t>
               </w:r>
@@ -3500,165 +3500,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'enseignement d'un maître franciscain à Toulouse, Guiral Ot : entre philosophie morale et théologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Sère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Portraits de maîtres. Mélanges offerts à Olga Weijers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.187-195, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03315644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réception médiévale de l'amitié aristotélicienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amitié et Compagnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.43-61, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03315646v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03315644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ami et allié envers et contre tous. étude lexicale et sémantique de l'amitié dans les contrats d'alliance</w:t>
               </w:r>
@@ -4084,394 +4084,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Papauté/pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Feola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique de l'Église</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.789-815</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roullet</w:t>
+                <w:t xml:space="preserve">Chrystel Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Bernat</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rauwel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David El Kenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Critique de l’Église dirigé par Dominique Iogna-Prat, Alain Rauwel, Frédéric Gabriel, Paris, PUF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1165-1181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04329097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérodoxie/orthodoxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Iogna-Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Sère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Aragione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Houdard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de l'Église</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.503-520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387446v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04210020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie</w:t>
               </w:r>
@@ -4996,51 +4996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte S&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j04" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201612v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201614v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201621v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8658" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs11.0085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.112718" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vauchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.116.0187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04130606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hobbins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638954v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Wettlaufer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638949v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05042753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panarelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-16-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201477v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foronda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barralis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/violences-souveraines-au-moyen-age--9782130573630.htm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fossier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Boulluec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roessli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315646v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315644v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rauwel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David El Kenz" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna-Prat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Aragione" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210020v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Alberto" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Feola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte S&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15j04" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201613v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201611v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201612v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201614v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201617v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201622v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639068v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.8658" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201621v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801419v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639111v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs11.0085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639079v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RHEF.5.112718" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639129v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Vauchez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.116.0187" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315637v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315639v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04130606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hobbins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639141v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26964" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638945v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Wettlaufer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638949v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05042753v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leveleux-Teixeira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Peters-Custot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blaudeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Madeline" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Panarelli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/978-88-31309-16-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201477v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01801388v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639108v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Foronda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barralis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/violences-souveraines-au-moyen-age--9782130573630.htm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999704v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315651v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547176v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jankowiak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fossier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Terrier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Boulluec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roessli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315622v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315635v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315645v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Bernat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Blanchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Alberto" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Feola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04329097v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roullet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rauwel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David El Kenz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Iogna-Prat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Aragione" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Houdard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639126v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639130v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639128v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01639131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00139968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>