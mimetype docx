--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -344,314 +344,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bailly-Romainvilliers /Serris, La Motte (77) : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Coupvray 77, Le chemin de Lesches sud-Opération immobilière Plaisance - D139846 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Sethian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Bergot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bauchet</w:t>
+                <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bustos</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Coussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin; Service régional de l'Archéologie Île-de-France. 2022</w:t>
+              <w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2022, 1 vol. (86 p.) : 3 fig., ill. en noir et en coul. ; 30 cm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956474v1</w:t>
+                <w:t xml:space="preserve">hal-03956704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupvray 77, Le chemin de Lesches sud-Opération immobilière Plaisance - D139846 : rapport de diagnostic</w:t>
+                <w:t xml:space="preserve">Bailly-Romainvilliers /Serris, La Motte (77) : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Sethian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Blaser</w:t>
+                <w:t xml:space="preserve">Olivier Bauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Brunet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bustos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin; Service régional de l'archéologie d'Île-de-France. 2022, 1 vol. (86 p.) : 3 fig., ill. en noir et en coul. ; 30 cm</w:t>
+              <w:t xml:space="preserve">Inrap Centre - Ile-de-France, Pantin; Service régional de l'Archéologie Île-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956704v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupvray 77, Le chemin de Lesches sud-Port de Plaisance - D139846 : rapport de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Sethian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4336,51 +4336,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site ‘62, rue H. Farman’, organisation et fonctionnement</w:t>
+                <w:t xml:space="preserve">The Mesolithic site of Paris ‘rue Henry-Farman’ (France): first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marti</w:t>
@@ -4415,97 +4415,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde Internationale Palethnographie du Mésolithique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, B. Souffi, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on the Mesolithic in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, P. Arias, Sep 2010, Santander, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03922993v1</w:t>
+                <w:t xml:space="preserve">halshs-03923077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mesolithic site of Paris ‘rue Henry-Farman’ (France): first results</w:t>
+                <w:t xml:space="preserve">Le site ‘62, rue H. Farman’, organisation et fonctionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Marti</w:t>
@@ -4540,73 +4540,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bridault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on the Mesolithic in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, P. Arias, Sep 2010, Santander, Spain</w:t>
+              <w:t xml:space="preserve">Table ronde Internationale Palethnographie du Mésolithique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, B. Souffi, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03923077v1</w:t>
+                <w:t xml:space="preserve">halshs-03922993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mésolithique de Haute-Normandie : taphonomie et interprétation chronoculturelle.</w:t>
               </w:r>
@@ -4782,342 +4782,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations magdaléniennes de « La Croix de Bagneux » à Mareuil-sur-Cher (Loir-et-Cher)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fiona Kildea</w:t>
+                <w:t xml:space="preserve">The Contribution of Macrolithic Tool Technology and Function in Reconstructing the Palethnography of Mesolithic Hunter-Gatherer Societies in North-Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Griselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan F. Gibaja; Joao Marreiros; Niccolò Mazzucco; Ignacio Clemente. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magdalenian chrono-stratigraphic correlatio ns » and cultural connections between Cantabrian Spain and Southwest France..and beyond SESSION XVII-2 DU XVIIIe CONGRÈS DE L'UISPP</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.251-273, 2020, Actes de la séance de la Société préhistorique française, Paris du 6 juin 2018</w:t>
+              <w:t xml:space="preserve">Hunter-Gatherers’ Tool-Kit: A Functional Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-1-5275-4226-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03222865v1</w:t>
+                <w:t xml:space="preserve">hal-02638642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Macrolithic Tool Technology and Function in Reconstructing the Palethnography of Mesolithic Hunter-Gatherer Societies in North-Western Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Colas Guéret</w:t>
+                <w:t xml:space="preserve">Les occupations magdaléniennes de « La Croix de Bagneux » à Mareuil-sur-Cher (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Angevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Souffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hunter-Gatherers’ Tool-Kit: A Functional Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Magdalenian chrono-stratigraphic correlatio ns » and cultural connections between Cantabrian Spain and Southwest France..and beyond SESSION XVII-2 DU XVIIIe CONGRÈS DE L'UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-1-5275-4226-6</w:t>
+                <w:t xml:space="preserve">Société préhistorique française</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-273, 2020, Actes de la séance de la Société préhistorique française, Paris du 6 juin 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638642v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations magdaléniennes de “ la Croix de Bagneux ” à Mareuil-sur-Cher (loir-et-cher). premiers résultats et perspectives palethnographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Angevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Caron-Laviolette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Kildea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,51 +6023,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956474v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bergot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04200223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925169v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04176839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01808288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seara Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fagnart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_35801/sommaire-seance-2.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legriel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14260" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caparros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02045941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01737206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;ara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03924005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03923978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05411040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01936151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922993v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923077v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02045894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222865v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638642v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4226-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031752v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01959051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civalleri H&#233;lene" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delaunay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefevre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berga" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barenghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bustos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Delattre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Souffi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Sethian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blaser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bergot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bauchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04200223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Alligri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romana Blaser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Broux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Djema" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063843v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina San Juan - Foucher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063882v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Valentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925169v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Raymond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925151v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Belarbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03925134v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adrot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clement" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamys Hachem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04176839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01808288v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Boris" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ducrocq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seara Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fagnart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/515_p_35801/sommaire-seance-2.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Posth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Yu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayshin Ghalichi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rougier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05726-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901678v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mevel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Legriel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Desforges" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676817v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Wuscher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander F&#252;lling" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961936v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leduc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt-Even" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foucher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2018.14922" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421124v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765033v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pecqueur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonnardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Guillemard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808488v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529124v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2013.14260" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hamon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caparros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Desrayaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02045941v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ollivier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469354v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Marti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01737206v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;ara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01737139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03924005v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931474v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03923978v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Sellami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05411040v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01936151v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836227v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923077v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922993v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673571v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02045894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02638642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-4226-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03222865v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Caron-Laviolette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_55268/acces-libre-seance-15-magdalenian-chro-no-str-atigr-aphic-corr-elatio-ns-and-cult-ural-co-nnectio-ns-between-cantabrian-spain-and-southwest-france..and-beyond-session-xvii-2-du-xviiie-congrEs-de-l-uispp.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03031752v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063739v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01959051v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Verjux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01538927v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02469539v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Civalleri H&#233;lene" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delaunay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02792231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lefevre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>