--- v0 (2026-03-18)
+++ v1 (2026-04-23)
@@ -1120,57 +1120,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ich&amp;quot; de Wolfgang Hilbig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, De L'Allemand, 978-2-343-00344-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identités en crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Harry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,141 +1275,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEGIL, 2013, Le Texte et l'Idée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778713v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-01778711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2177,51 +2177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Harry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le texte et l'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2445,50 +2445,128 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jenseits des Narrativs des Scheiterns. Wolfgang Hilbig in Frankreich: eine unabgeschlossene Transfergeschichte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparative Studies in Modernism </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Wolfgang Hilbig: Die Sprachen eines Feuerfressers – Le lingue di un mangiatore di fuoco, 25, pp.131-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13135/2281-6658/11478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Judith Schalansky ou le livre, mémoire du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Covindassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2500,154 +2578,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 79 (1), pp.103-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/eger.313.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598647v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04859130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire d’un cahier culte. Le numéro 89 Thomas Brasch dans la collection « Poesiealbum » (1975)</w:t>
               </w:r>
@@ -2705,174 +2705,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Praxis und Formen der Reportage im Werk Sarah Kirschs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Fiktion : Arsenal der anderen Gattungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (Heft 1/2), pp.225-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bibliotheken von Exilautoren&amp;quot;? Erzählungen und Reflexionen über die Bibliothekstranslokationen einiger Übergesiedelter (Hans Mayer, Wolfgang Hilbig, Thomas Brasch)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, L'Est à L'Ouest. Trajectoires, expériences et modes d'expression des intellectuels, écrivains et artistes émigrés hors de RDA, 2023, 1er trimestre (84), pp.85-102. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.18576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ceg.18576⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04046561v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04077630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte et la frise : des métaphores aux diagrammes</w:t>
               </w:r>
@@ -3046,196 +3046,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La littérature au contemporain. Entre pratique stratégique et réflexion sur le temps dans les lettres chez Hans Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hans Mayer, 33 (33/2021), pp.187-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rgi.2724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transfuge, transfert, traduction: la réception de Didier Eribon dans les pays germanophones. Quelques hypothèses et scénarios interprétatifs en guise d'introduction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Kargl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Transfuge, transfert, traduction: la réception de Didier Eribon dans les pays germanophones, 180 (45/2020), p. 5-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2357/ldm-2020-0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360678v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03270526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bianquis (1886-1972) : trajectoire de germaniste, fragment d’histoire d’une discipline</w:t>
               </w:r>
@@ -3349,812 +3349,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Heinrich Heine, le génie de l'amour-haine&amp;quot;, une critique révélatrice. Réflexions autour d'une constellation textuelle et d'un mode de lecture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.139-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.8172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le bref ou l’écriture du juste dans Ein Ganzes Leben (2014) de Robert Seethaler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlantide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Formes brèves et modernité, 9, pp.44-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56078/atlantide.1174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Reich-Ranicki - Une critique littéraire populaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 65, pp.139-144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/germanica.8172⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 65, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.7320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Marcel Reich-Ranicki - Une critique littéraire populaire?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literaturkritik als Denkraum. Ijoma Mangold im Gespräch mit Stephanie Baumann und Bénédicte Terrisse (Entretien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 65, pp.7-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/germanica.7320⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 65, pp.147-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.8437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Baumann</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bref ou l'écriture juste dans &amp;quot;Ein ganzes Leben&amp;quot; (2014) de Robert Seethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Zidarič</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Formes brèves et modernité, 9, pp.44-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macht keine Geschichten. Matière, fiction, histoire: du performatif dans la prose de Wolfgang Hilbig ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Matérialités de la narration - perspectives germaniques, 75 (2), pp.79-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.3531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baillet (dir.), Einar Schleef par-delà le théâtre. Mise en scène, écriture, peinture, photographie Rennes, Presses Universitaires de Rennes, 2016, coll. « Le Spectaculaire », 204 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 65, pp.147-160. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, p. 181-184</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...183 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Florence Baillet (dir.), Einar Schleef par-delà le théâtre. Mise en scène, écriture, peinture, photographie Rennes, Presses Universitaires de Rennes, 2016, coll. « Le Spectaculaire », 204 p.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au seuil de l’œuvre.Remarques liminaires sur quelques manières de lire ensemble les Frühe Erzählungen de Thomas Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, p. 181-184</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Thomas Mann au tournant du siècle, 60, pp.11 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.3623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Au seuil de l’œuvre.Remarques liminaires sur quelques manières de lire ensemble les Frühe Erzählungen de Thomas Mann</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilbig-Matériau. Vie et Oeuvre de Wolfgang Hilbig sous le signe des archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Thomas Mann au tournant du siècle, 60, pp.11 - 30. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité Est/Ouest: réceptions et résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Wögerbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-[...84 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2016, 59, p. 7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4231,165 +4231,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pathos et romanesque dans Das Provisorium de Wolfgang Hilbig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le texte et l'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, p. 195-209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Littérature et nation en contexte germanique : un attelage problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773436v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01726116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ich » de Wolfgang Hilbig ou ce que la Stasi fait à l' « auteur »</w:t>
               </w:r>
@@ -4738,212 +4738,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeitgedicht und Gedankenkammer. Verfahren der Kontinuität und Prozesshaftigkeit in &amp;quot;prosa meiner heimatstraße</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+                <w:t xml:space="preserve">Unsichere Spuren. Parallel-Lektüren von Gedichten Wolfgang Hilbigs und Paul Celans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Wögerbauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Banoun; Bénédicte Terrisse; Sylvie Arlaud; Stephan Pabst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wolfgang Hilbigs Lyrik. Eine Werkexpedition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbrecher Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.331-357, 2021, 9783957324771</w:t>
+              <w:t xml:space="preserve">, pp.141-165, 2021, 9783957324771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221503v1</w:t>
+                <w:t xml:space="preserve">hal-03221506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsichere Spuren. Parallel-Lektüren von Gedichten Wolfgang Hilbigs und Paul Celans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Werner Wögerbauer</w:t>
+                <w:t xml:space="preserve">Zeitgedicht und Gedankenkammer. Verfahren der Kontinuität und Prozesshaftigkeit in &amp;quot;prosa meiner heimatstraße</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Banoun; Bénédicte Terrisse; Sylvie Arlaud; Stephan Pabst. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wolfgang Hilbigs Lyrik. Eine Werkexpedition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbrecher Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.141-165, 2021, 9783957324771</w:t>
+              <w:t xml:space="preserve">, pp.331-357, 2021, 9783957324771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221506v1</w:t>
+                <w:t xml:space="preserve">hal-03221503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à &amp;quot;Machines/ Maschinen</w:t>
               </w:r>
@@ -5558,50 +5558,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Science ouverte et recherche en littérature étrangère: un point de vue situé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DRPitch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sebastien Youinou, Directeur de la recherche, des partenariats et de l'innovation, Nantes Université, Feb 2024, NANTES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Einführung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandana Covindassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5623,126 +5692,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Judith Schalansky oder das Buch als Gedächtnis der Welt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Faculté des lettres; ENS - PSL; Nantes Université, Jan 2024, Paris ( France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419154v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04446832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Dritte) Welt in der sozialistischen Zeitung&amp;quot;. Medialisierungformen von Internationalität und Solidarität im Sonntag am Beispiel des Jahrgangs 1973</w:t>
               </w:r>
@@ -5929,329 +5929,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elke Erb und die Lyrikreihe &amp;quot;Poesiealbum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poetische Netzwerke: Fortgesetzte Postmoderne in der deutschsprachigen Lyrik von 1980 bis heute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Achim Geisenhanslüke, Françoise Lartillot, Apr 2021, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Mut oder Beharrlichkeit oder Dummheit“: das unbedarfte Leben als gutes Leben in Der Trafikant (2012) von Robert Seethaler.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naives Erzählen Kindliche, künstliche und manierierte Erzählweisen in der deutschen Gegenwartsliteratur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Internationale Vereinigung für Germanistik; Dr. Johannes Kaminski; Dr. Andree Michaelis-König; Dr. Julia Boog; Lena Ekelund, Jul 2021, Palermo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Leipzig à Berlin ou la scène allemande (table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Silhouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula rasa ou de l'utopie à la dystopie. Littérature, architecture, arts visuels en Europe Centrale 1944-1949</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mateusz Chmurski; Malgorzata Smorag-Goldberg; Anna Ciasielska, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lire &amp;quot;Les bonnes femmes&amp;quot; de Wolfgang Hilbig avec Hans Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Le concept d'outsider"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Balutet; Ludovic Nys, Sep 2021, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360679v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-03597617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Verlagsreihe Poesiealbum: zur Herstellung und Popularisierug eines ostdeutschen Kanons der Literatur – ein Forschungsprojekt</w:t>
               </w:r>
@@ -7379,51 +7379,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9028C35B"/>
+    <w:nsid w:val="71EC1335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7610,51 +7610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-terrisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2855-2570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169287378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05145925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Covindassamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maerzverlag.de/shop/buecher/sachbuch/judith-schalansky-oder-das-buch-als-gedaechtnis-der-welt/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/emp%C3%B6rung-revolte-emotion-18492/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783823394921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pabst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arlaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03497567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dahm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Lambertz-Pollan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Forbrig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/monde-germanique/wolfgang-hilbig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Andringa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49146" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39988&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05533704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04859145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bonifazio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nelva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sisto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03927970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner W&#246;gerbauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.18458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kargl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03268148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fradin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2608" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baumann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Wrangel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05533700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2025-0008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05357662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.313.0103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04859130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2281-6658/11478" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04846017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wpg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04046561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18576" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03927929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.18470" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03313394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2610" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SWH0N23F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360678v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/ldm-2020-0041" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03270526v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2724" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Hoock-Demarle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gruson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Krebs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tautou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.237.0173" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990459v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/atlantide.1174" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.8172" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7320" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.8437" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188800v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidari&#269;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.3531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3623" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.278.0191" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.204.0161" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05146200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04749266v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/detail/index/sArticle/7167/sCategory/310000075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839473085-005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/book/detail/1056" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221506v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5078" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773440v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frank-timme.de/verlag/verlagsprogramm/buch/verlagsprogramm/bd-56-carola-haehnel-mesnardkatja-schubert-hg-stoerfall-auschwitz-und-die-ostdeutsche-litera/backPID/literaturwissenschaft.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781248v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726113v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.95918" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04446832v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04601334v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322934v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04451799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360679v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03453737v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Silhouette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03605881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03597617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761076v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03134836v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726111v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03476216v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03453740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Peitsch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2644" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-terrisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2855-2570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169287378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05145925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Covindassamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maerzverlag.de/shop/buecher/sachbuch/judith-schalansky-oder-das-buch-als-gedaechtnis-der-welt/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/emp%C3%B6rung-revolte-emotion-18492/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783823394921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pabst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arlaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03497567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dahm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Lambertz-Pollan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Forbrig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/monde-germanique/wolfgang-hilbig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Andringa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49146" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39988&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05533704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04859145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bonifazio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nelva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sisto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03927970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner W&#246;gerbauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.18458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kargl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03268148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fradin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2608" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baumann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Wrangel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05533700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2025-0008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05357662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04859130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2281-6658/11478" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.313.0103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04846017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wpg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04046561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18576" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03927929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.18470" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03313394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2610" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SWH0N23F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03270526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2724" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/ldm-2020-0041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Hoock-Demarle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gruson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Krebs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tautou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.237.0173" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.8172" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/atlantide.1174" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7320" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.8437" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188800v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidari&#269;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.3531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3623" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.278.0191" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.204.0161" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05146200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04749266v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/detail/index/sArticle/7167/sCategory/310000075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839473085-005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/book/detail/1056" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5078" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773440v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frank-timme.de/verlag/verlagsprogramm/buch/verlagsprogramm/bd-56-carola-haehnel-mesnardkatja-schubert-hg-stoerfall-auschwitz-und-die-ostdeutsche-litera/backPID/literaturwissenschaft.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781248v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726113v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.95918" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04446832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04601334v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322934v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04451799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03597617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03605881v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03453737v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Silhouette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761076v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03134836v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726111v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03476216v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03453740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Peitsch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2644" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>