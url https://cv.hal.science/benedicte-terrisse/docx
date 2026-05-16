--- v1 (2026-04-23)
+++ v2 (2026-05-16)
@@ -909,50 +909,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ding, ding, ting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Andringa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Harry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mareuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Les mondes germaniques, 978-2-343-07788-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ding, Ding, Ting : objets médiateurs de culture. Espaces germanophone, néerlandophone et nordique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Andringa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -980,352 +1090,242 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Harry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan, 239 p., 2015, (Les mondes germaniques), 978-2-343-07788-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Kim Andringa</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identités en crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Harry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Mareuge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CEGIL, 2013, Le Texte et l'Idée</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ich&amp;quot; de Wolfgang Hilbig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Teinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Les mondes germaniques, 978-2-343-07788-8</w:t>
+              <w:t xml:space="preserve">, 2013, De L'Allemand, 978-2-343-00344-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...59 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01778711v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-01778713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1977,182 +1977,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Französische Moderne in der DDR</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La modernité littéraire dans l'Allemagne divisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Wögerbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, 59, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781235v1</w:t>
+                <w:t xml:space="preserve">hal-01779550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modernité littéraire dans l'Allemagne divisée</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Französische Moderne in der DDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 59, 2016</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779550v1</w:t>
+                <w:t xml:space="preserve">hal-01781235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité(s) en crise : langage, discours et représentations. Espaces germanophone et nordique du XVIe siècle à nos jours</w:t>
               </w:r>
@@ -2177,51 +2177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Harry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le texte et l'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2445,1951 +2445,1951 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Judith Schalansky ou le livre, mémoire du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandana Covindassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mareuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (1), pp.103-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.313.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jenseits des Narrativs des Scheiterns. Wolfgang Hilbig in Frankreich: eine unabgeschlossene Transfergeschichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Studies in Modernism </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Wolfgang Hilbig: Die Sprachen eines Feuerfressers – Le lingue di un mangiatore di fuoco, 25, pp.131-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13135/2281-6658/11478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mandana Covindassamy</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d’un cahier culte. Le numéro 89 Thomas Brasch dans la collection « Poesiealbum » (1975)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Thomas Brasch: (in)actuel, intermédial, transnational, 87 (87), pp.169-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13wpg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliotheken von Exilautoren&amp;quot;? Erzählungen und Reflexionen über die Bibliothekstranslokationen einiger Übergesiedelter (Hans Mayer, Wolfgang Hilbig, Thomas Brasch)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, L'Est à L'Ouest. Trajectoires, expériences et modes d'expression des intellectuels, écrivains et artistes émigrés hors de RDA, 2023, 1er trimestre (84), pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.18576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04046561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Praxis und Formen der Reportage im Werk Sarah Kirschs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Non-Fiktion : Arsenal der anderen Gattungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (Heft 1/2), pp.225-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte et la frise : des métaphores aux diagrammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agathe Mareuge</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Wögerbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71 (2), pp.7-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.18470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bianquis (1886-1972) : trajectoire de germaniste, fragment d’histoire d’une discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Hoock-Demarle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gruson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Tautou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 237 (3), pp.173-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/all.237.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire Hans Mayer aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rgi.2610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature au contemporain. Entre pratique stratégique et réflexion sur le temps dans les lettres chez Hans Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hans Mayer, 33 (33/2021), pp.187-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rgi.2724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfuge, transfert, traduction: la réception de Didier Eribon dans les pays germanophones. Quelques hypothèses et scénarios interprétatifs en guise d'introduction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Kargl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lendemains - Études comparées sur la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Transfuge, transfert, traduction: la réception de Didier Eribon dans les pays germanophones, 180 (45/2020), p. 5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2357/ldm-2020-0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bref ou l’écriture du juste dans Ein Ganzes Leben (2014) de Robert Seethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Formes brèves et modernité, 9, pp.44-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/atlantide.1174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Heine, le génie de l'amour-haine&amp;quot;, une critique révélatrice. Réflexions autour d'une constellation textuelle et d'un mode de lecture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.139-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.8172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Reich-Ranicki - Une critique littéraire populaire?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.7320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literaturkritik als Denkraum. Ijoma Mangold im Gespräch mit Stephanie Baumann und Bénédicte Terrisse (Entretien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.147-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.8437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bref ou l'écriture juste dans &amp;quot;Ein ganzes Leben&amp;quot; (2014) de Robert Seethaler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Zidarič</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlantide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Formes brèves et modernité, 9, pp.44-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02188800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macht keine Geschichten. Matière, fiction, histoire: du performatif dans la prose de Wolfgang Hilbig ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Matérialités de la narration - perspectives germaniques, 75 (2), pp.79-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.3531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Baillet (dir.), Einar Schleef par-delà le théâtre. Mise en scène, écriture, peinture, photographie Rennes, Presses Universitaires de Rennes, 2016, coll. « Le Spectaculaire », 204 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, p. 181-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilbig-Matériau. Vie et Oeuvre de Wolfgang Hilbig sous le signe des archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01787979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au seuil de l’œuvre.Remarques liminaires sur quelques manières de lire ensemble les Frühe Erzählungen de Thomas Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Thomas Mann au tournant du siècle, 60, pp.11 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.3623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modernité Est/Ouest: réceptions et résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Wögerbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Germanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59, p. 7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Hilbig et le Wenderoman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 79 (1), pp.103-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eger.313.0103⟩</w:t>
+              <w:t xml:space="preserve">, 2015, "Écritures du Wenderoman", vol. 278 (no. 2), p. 191-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eger.278.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire d’un cahier culte. Le numéro 89 Thomas Brasch dans la collection « Poesiealbum » (1975)</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature et nation en contexte germanique : un attelage problématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...1546 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathos et romanesque dans Das Provisorium de Wolfgang Hilbig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le texte et l'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28, p. 195-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726116v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01773436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ich » de Wolfgang Hilbig ou ce que la Stasi fait à l' « auteur »</w:t>
               </w:r>
@@ -5130,246 +5130,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Das Erbe Becketts. Zur Funktion und Bedeutung des Beckettschen Intertexts in &amp;quot;Ich&amp;quot;, mit einem Seitenblick auf andere Prosawerke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Teinturier, Frédéric; Terrisse, Bénédicte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Ich" de Wolfgang Hilbig. Littérature, identité et faux-semblants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, p. 209-229, 2013, De L'Allemand, 978-2-343-003443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'odyssée du poète apatride. Poésie et récit dans Bilder vom Erzählen de Wolfgang Hilbig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Lartillot; Rémy Colombat. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie et Histoire(s) en Europe aux XXe et XXIe siècles / Poesie und Geschichte(n) in Europa im 20. und im 21. Jahrhundert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6, Peter Lang, 2013, Genèse de textes / Textgenesen</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du coup de grisou à l'apocalypse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Felten, Georges; Golgotiu, Corina; Plas, Guillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Explosion en point de mire / Die Explosion vor Augen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Königshausen &amp; Neumann, 2013, 978-3-8260-4905-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781248v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01726113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Hilbig (1941-2007) ou l'impossible identité d' « ouvrier- écrivain »</w:t>
               </w:r>
@@ -5558,191 +5558,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Einführung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandana Covindassamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mareuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Judith Schalansky oder das Buch als Gedächtnis der Welt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université Faculté des lettres; ENS - PSL; Nantes Université, Jan 2024, Paris ( France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Science ouverte et recherche en littérature étrangère: un point de vue situé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DRPitch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sebastien Youinou, Directeur de la recherche, des partenariats et de l'innovation, Nantes Université, Feb 2024, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446832v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04419154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Dritte) Welt in der sozialistischen Zeitung&amp;quot;. Medialisierungformen von Internationalität und Solidarität im Sonntag am Beispiel des Jahrgangs 1973</w:t>
               </w:r>
@@ -5929,329 +5929,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De Leipzig à Berlin ou la scène allemande (table ronde)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Silhouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabula rasa ou de l'utopie à la dystopie. Littérature, architecture, arts visuels en Europe Centrale 1944-1949</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mateusz Chmurski; Malgorzata Smorag-Goldberg; Anna Ciasielska, Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire &amp;quot;Les bonnes femmes&amp;quot; de Wolfgang Hilbig avec Hans Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Le concept d'outsider"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Balutet; Ludovic Nys, Sep 2021, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">„Mut oder Beharrlichkeit oder Dummheit“: das unbedarfte Leben als gutes Leben in Der Trafikant (2012) von Robert Seethaler.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naives Erzählen Kindliche, künstliche und manierierte Erzählweisen in der deutschen Gegenwartsliteratur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Internationale Vereinigung für Germanistik; Dr. Johannes Kaminski; Dr. Andree Michaelis-König; Dr. Julia Boog; Lena Ekelund, Jul 2021, Palermo, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elke Erb und die Lyrikreihe &amp;quot;Poesiealbum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poetische Netzwerke: Fortgesetzte Postmoderne in der deutschsprachigen Lyrik von 1980 bis heute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Achim Geisenhanslüke, Françoise Lartillot, Apr 2021, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597617v1</w:t>
-              </w:r>
-[...231 lines deleted...]
-                <w:t xml:space="preserve">hal-03360679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Verlagsreihe Poesiealbum: zur Herstellung und Popularisierug eines ostdeutschen Kanons der Literatur – ein Forschungsprojekt</w:t>
               </w:r>
@@ -7379,51 +7379,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71EC1335"/>
+    <w:nsid w:val="9A2E65A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7610,51 +7610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-terrisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2855-2570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169287378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05145925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Covindassamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maerzverlag.de/shop/buecher/sachbuch/judith-schalansky-oder-das-buch-als-gedaechtnis-der-welt/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/emp%C3%B6rung-revolte-emotion-18492/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783823394921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pabst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arlaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03497567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dahm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Lambertz-Pollan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Forbrig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/monde-germanique/wolfgang-hilbig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Andringa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49146" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778711v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39988&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778713v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arnaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05533704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04859145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bonifazio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nelva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sisto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03927970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner W&#246;gerbauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.18458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kargl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03268148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fradin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2608" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baumann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Wrangel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781235v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779550v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05533700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2025-0008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05357662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04859130v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2281-6658/11478" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.313.0103" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04846017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wpg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04046561v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18576" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03927929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.18470" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03313394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2610" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SWH0N23F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03270526v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2724" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360678v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/ldm-2020-0041" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Hoock-Demarle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gruson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Krebs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tautou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.237.0173" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457279v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.8172" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990459v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/atlantide.1174" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7320" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.8437" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188800v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidari&#269;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.3531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3623" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.278.0191" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773436v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.204.0161" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05146200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04749266v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/detail/index/sArticle/7167/sCategory/310000075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839473085-005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/book/detail/1056" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5078" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773440v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frank-timme.de/verlag/verlagsprogramm/buch/verlagsprogramm/bd-56-carola-haehnel-mesnardkatja-schubert-hg-stoerfall-auschwitz-und-die-ostdeutsche-litera/backPID/literaturwissenschaft.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781248v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726113v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.95918" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04446832v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419154v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04601334v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322934v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04451799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03597617v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03605881v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03453737v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Silhouette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761076v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03134836v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726111v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03476216v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03453740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Peitsch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2644" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-terrisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-2855-2570" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169287378" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05145925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana Covindassamy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mareuge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Terrisse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.maerzverlag.de/shop/buecher/sachbuch/judith-schalansky-oder-das-buch-als-gedaechtnis-der-welt/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baisez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Modicom" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.narr.de/emp%C3%B6rung-revolte-emotion-18492/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24053/9783823394921" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03497595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Pabst" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Arlaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Banoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03823375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03497567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Dahm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Lambertz-Pollan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiwenn Roudaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Forbrig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/monde-germanique/wolfgang-hilbig" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773442v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Andringa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Harry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=49146" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Arnaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teinturier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=39988&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05533704v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04859145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bonifazio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Nelva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sisto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03927970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner W&#246;gerbauer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.18458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360685v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Kargl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03268148v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fradin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2608" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457265v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Baumann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7302" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Wrangel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779550v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781235v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926529v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05533700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/sck-2025-0008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05357662v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aeh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04598647v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.313.0103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04859130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2281-6658/11478" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04846017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wpg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04046561v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.18576" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077630v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03927929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.18470" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352613v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Hoock-Demarle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gruson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Krebs" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tautou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.237.0173" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03313394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2610" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-SWH0N23F-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03270526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2724" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360678v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2357/ldm-2020-0041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990459v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/atlantide.1174" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457279v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.8172" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221379v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.7320" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.8437" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188800v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zidari&#269;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916968v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.3531" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906592v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.3623" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541533v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786720v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.278.0191" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773436v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/all.204.0161" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786728v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05146200v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04749266v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/detail/index/sArticle/7167/sCategory/310000075" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783839473085-005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221506v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verbrecherverlag.de/book/detail/1056" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221503v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058613v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=5078" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773440v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frank-timme.de/verlag/verlagsprogramm/buch/verlagsprogramm/bd-56-carola-haehnel-mesnardkatja-schubert-hg-stoerfall-auschwitz-und-die-ostdeutsche-litera/backPID/literaturwissenschaft.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726113v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781217v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781248v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726114v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.95918" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419154v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04446832v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04601334v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322934v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04451799v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03453737v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Silhouette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03360679v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03605881v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03597617v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221779v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051652v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03221495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761076v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906550v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03134836v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726111v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03476216v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03453740v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Peitsch" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2644" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>