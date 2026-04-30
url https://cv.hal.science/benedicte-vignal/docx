--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -699,213 +699,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la &amp;quot;fièvre innovatrice&amp;quot; à l'exploitation : un exemple d'ambidextrie au sein d'une petite entreprise du secteur de l'outdoor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conserver mieux pour consommer loin. Techniques de conservation alimentaire en itinérance sportive (randonnée, alpinisme himalayen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328508v1</w:t>
+                <w:t xml:space="preserve">hal-02325114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserver mieux pour consommer loin. Techniques de conservation alimentaire en itinérance sportive (randonnée, alpinisme himalayen)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la &amp;quot;fièvre innovatrice&amp;quot; à l'exploitation : un exemple d'ambidextrie au sein d'une petite entreprise du secteur de l'outdoor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (1), pp.13-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr1.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325114v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecueils et paradoxes de l'innovation pour les petites entreprises : le cas du secteur de l'outdoor</w:t>
               </w:r>
@@ -1534,239 +1534,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse sociotechnique d'une innovation sportive : le cas du kitesurf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'innovation matérielle dans l'outdoor : des trajectoires d'objets au sein de réseaux d'acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138, pp.25-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336760v1</w:t>
+                <w:t xml:space="preserve">hal-02336772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation matérielle dans l'outdoor : des trajectoires d'objets au sein de réseaux d'acteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse sociotechnique d'une innovation sportive : le cas du kitesurf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique et économique du sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (1), pp.163-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.043.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336772v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'allègement de l'équipement dans les pratiques sportives outdoor : pluralité des processus d'innovation</w:t>
               </w:r>
@@ -6596,211 +6596,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological study of injuries among French rope access technicians An analysis of working conditions and injury typology</w:t>
+                <w:t xml:space="preserve">Étude épidémiologique des blessures chez les cordistes français. État des lieux des conditions d’exercice et typologie des blessures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rogowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Fondation Petzl; Université Claude Bernard Lyon 1. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl; Université Claude Bernard Lyon 1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892346v1</w:t>
+                <w:t xml:space="preserve">hal-02892294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude épidémiologique des blessures chez les cordistes français. État des lieux des conditions d’exercice et typologie des blessures</w:t>
+                <w:t xml:space="preserve">Epidemiological study of injuries among French rope access technicians An analysis of working conditions and injury typology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rogowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl; Université Claude Bernard Lyon 1. 2017</w:t>
+              <w:t xml:space="preserve">[Research Report] Fondation Petzl; Université Claude Bernard Lyon 1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892294v1</w:t>
+                <w:t xml:space="preserve">hal-02892346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Piscines d'hiver de Lyon: Usages, satisfaction et demandes de transformations</w:t>
               </w:r>
@@ -6981,51 +6981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E8FA478"/>
+    <w:nsid w:val="06806D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7212,51 +7212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-vignal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5226-8066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360833v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-8545" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Baup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-03-2021-0055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328508v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325114v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.039.0020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soule" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1183932" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.123.0024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/101269001036004005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D49C4FCD7894D704B6EC27C54049C3AAE51408B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083755" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336760v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336772v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chantelat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.057.0113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Onomo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chazaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(02)01236-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04970877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebreton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02945875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pujado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Modeste Onomo Onomo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04779202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04310410v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359609v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359610v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892346v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892294v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-vignal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5226-8066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360833v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-8545" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Baup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-03-2021-0055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.039.0020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soule" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1183932" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.123.0024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/101269001036004005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D49C4FCD7894D704B6EC27C54049C3AAE51408B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083755" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chantelat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.057.0113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Onomo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chazaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(02)01236-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04970877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebreton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02945875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pujado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Modeste Onomo Onomo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04779202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04310410v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359609v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359610v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892294v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892346v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>