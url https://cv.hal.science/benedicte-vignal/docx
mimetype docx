--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5226-8066</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=w-O7F58AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,2223 +179,2223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promises and limitations of big data for studying sports practices: the case of running apps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07591063251400750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting innovation: the organizational vulnerability of small or medium companies innovating in the outdoor sports sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Issue 5 | 2023, pp.1-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/mos-2023-8545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360833v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courir et mesurer autrement : le recours aux objets connectés par les pratiquantes de la course à pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07053436.2022.2140977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport and physical activity participation in the workplace: the role of employees' self-perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Workplace Health Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (1), pp.54-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/IJWHM-03-2021-0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’allégement du matériel dans les sports de nature : un exemple d’innovation par retrait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Prépublication, pp.I17-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserver mieux pour consommer loin. Techniques de conservation alimentaire en itinérance sportive (randonnée, alpinisme himalayen)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la &amp;quot;fièvre innovatrice&amp;quot; à l'exploitation : un exemple d'ambidextrie au sein d'une petite entreprise du secteur de l'outdoor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Julie Hallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (1), pp.13-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr1.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325114v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la &amp;quot;fièvre innovatrice&amp;quot; à l'exploitation : un exemple d'ambidextrie au sein d'une petite entreprise du secteur de l'outdoor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conserver mieux pour consommer loin. Techniques de conservation alimentaire en itinérance sportive (randonnée, alpinisme himalayen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328508v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecueils et paradoxes de l'innovation pour les petites entreprises : le cas du secteur de l'outdoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 39 (4), pp.20-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.039.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation sportive et relation au marché Analyse des trajectoires sociotechniques de sacs à dos ultralégers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n 18 (1), pp.165-183. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.018.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From shorts to dresses: the introduction of new attire in a women’s professional basketball team as an index of change and forms of compromise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal for Sport and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/16138171.2016.1183932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01269699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation n'est pas un long fleuve tranquille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 123 (1), pp.24-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.123.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORMS OF RECREATIONAL SWIMMING PRACTISED IN LYON (FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review for the Sociology of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (4), pp.441-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/101269001036004005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation theories applied to the outdoor sports sector: Panorama and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38 (3), pp.383-398. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2015.1083755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation matérielle dans l'outdoor : des trajectoires d'objets au sein de réseaux d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 138, pp.25-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse sociotechnique d'une innovation sportive : le cas du kitesurf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (1), pp.163-185. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.043.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'allègement de l'équipement dans les pratiques sportives outdoor : pluralité des processus d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dualités de forme de pratique féminine de ski et de consommation de matériel de glisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 57 (7), pp.113-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.057.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des indicateurs «statiques» d’équilibre compétitif: réelle ou aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. G. Onomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chazaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intermédiation du marché de l’occasion Échange marchand, confiance et interactions sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 44 (3), pp.315-336. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-0296(02)01236-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché des biens sportifs d'occasion: consommation postmoderne ou rationalisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 188, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piscines d'hier, loisirs d'aujourd'hui ? L'analyse de la clientèle lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 66, pp.143-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2384,2516 +2405,2516 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agencements marchands autour d’une application de sport-tourisme : Jooks - La requalification « permanente »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyna Dymytrova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Enjeux des jeux, Symposium : des usagers aux concepteurs - analyses sectorielles de la digitalisation du sport et de l’activité physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESCO, SANTESIH, APSY-V, Dec 2025, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets sportifs outdoor et seconde vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisirs, « sports de nature » et transition(s) ? État des lieux, débats et controverses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison méditerranéenne des sciences de l’homme d’Aix-en-Provence; Maison des sciences de l’homme Sud-est de Nice; Enjeux des jeux, May 2024, MARSEILLE (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promesses et limites des big data pour l’étude des pratiques sportives : le cas des applications de course à pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de la Société Savante de Management du Sport (S2MS) : La recherche en management du sport peut-elle être durable, responsable, éthique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté des sciences du sport de l'Université de Bourgogne, Laboratoire GRECO, Maison des Sciences de l'Homme (MSH) de Dijon, Dec 2024, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04970877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation d’innovations high tech : des promesses des dispositifs connectés à leurs usages par les pratiquantes de course à pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe congrès international de la Société de Sociologie du Sport de Langue Française. Penser le changement. La sociologie face aux « innovations » sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire sur les Vulnérabilités et l'Innovation dans le Sport (L-ViS), Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover face à la vulnérabilité des travailleurs sur cordes : analyse des trajectoires sociotechniques d’innovations de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de la 3SLF. Penser le changement. La sociologie face aux « innovations » sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3SLF - Université Lyon 1, Jun 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manager : chainon manquant des APS au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès International de l'ACAPS : Les environnements de l'activité physique et sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des chercheurs en activités physiques et sportives (ACAPS), Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuler dans un espace inaccessible, le cœur de l’activité de travail des « cordistes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e congrès de l'AFS, Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04310257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recours aux objets connectés chez les coureuses à pied. Particularités, agencements et détachement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les enjeux des jeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, MONTPELLIER (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités physiques et sportives en entreprise : rôles et positionnement des managers de proximité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès de la S2MS : Regards croisés sur les nouvelles organisations et modes de gestion du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Savante de Management du Sport (S2MS), Dec 2020, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport and Physical Activity Participation in Workplace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27th European Sport Management Conference : Connecting Sport Practice &amp; Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European association for sport management (EASM), Sep 2019, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et Leviers des Activités Physiques et Sportives en Entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès International de l'ACAPS : Sport santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des chercheurs en activités physiques et sportives (ACAPS), Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les blessures (TMS) au travail chez les cordistes. Intérêts et résistances professionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CR35, Sociologie du sport AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'outdoor, un laboratoire à ciel ouvert. Quelles dynamiques d'innovation pour le secteur des sports outdoor ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Outdoor Experts Forum. Les grandes mutations de la montagne et de l’outdoor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes de l'innovation : le cas de la vulnérabilité organisationnelle de petites entreprises innovantes dans le secteur de l'outdoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Management du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retrait : source d’innovation matérielle dans le domaine de l’outdoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Sociology of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dix ans d’innovation au sein d’une TPE du secteur de l’outdoor : les apports d’une analyse en termes de réseaux sociotechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales de management du sport, du tourisme sportif et des loisirs actifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place et quels modes d’existence pour les éléments non humains dans les réseaux d’innovation de matériels sportifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture du projet ANR TIMSA (2010-14) Territoire Innovations Marchés et Sports dans les Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’innovation n’est pas un long fleuve tranquille » : analyse sociotechnique d’une trajectoire d’innovation grand public : le bâton de randonnée automatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de clôture du projet ANR TIMSA (2010-14) Territoire Innovations Marchés et Sports dans les Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer des trajectoires d’innovation sportive : application et adaptation d’une analyse sociotechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès de la 3SLF "Comparer le sport. Usages et controverses"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de sociologie du sport de langue française (3SLF), May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Actor Network Theory Approach to Innovation in the Sports Industry: The Case of the Recent Development of Kiteboarding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Sport &amp; Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’innovation au regard de la sociologie et de l’ethnologie. Analyse de trajectoires d’objets innovants dans l’industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales Permanence, Innovation, Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Doctorale 485 Education, Psychologie, Information, Communication, Lyon, Jul 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre formes de pratiques, sociodémographie et logiques de consommation féminines de ski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pujado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Management du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectator demand for professional football, importance of the contest and competitive balance: a study of the French League 1 (2007-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Modeste Onomo Onomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Federation of Scholarly Associations of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de pratiques sportives au Cameroun : spécificités d’une enquête par les formes de pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès International de la Société de Sociologie du Sport de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat quantitatif et qualitatif de l’engagement bénévole au sein des associations sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport au pluriel : approches sociologique et politique des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Yaoundé, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes d’engagement bénévole au sein des associations sportives : le profane et le professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chantelat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième congrès de la société de sociologie du sport de langue française Vivre du sport/pour le sport Sociologies des cultures et des pratiques sportives UFR STAPS- Université Paris-Sud XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de pratiques de la natation de loisir à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4903,319 +4924,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les processus d’innovation sportive pour optimiser leur management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 32, pp.210, 2021, Smart Innovation, Dimitri Uzunidis, 9781784057534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation in Sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 32, pp.210, 2021, Smart Innovation, Dimitri Uzunidis, 9781786306555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une montagne d'innovations. Quelles dynamiques pour le secteur des sports outdoor ? Collection montagne et Innovation - Labex ITEM. Presse Universitaire de Grenoble.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Reynier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5225,1124 +5246,1124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration et dynamique de l’offre marchande sur le marché des salles de fitness en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Quidu; Matthieu Delalandre; Brice Favier-Ambrosini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la conquête de la forme. Regards sociologiques le marché du fitness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.161-181, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.quidu.2025.01.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate social responsibility in the workplace: which role for sport and physical activity? A focus on the French context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Baup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christos Anagnostopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on Corporate Social Responsibility in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'univers de la marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INJEP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-74, 2023, 978-2-11-167972-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gymnastique, fitness et wellness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brice Lefèvre; Valérie Raffin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INJEP, pp.89-102, 2023, 978-2-11-167972-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness in France: A Mature Sector Looking for Growing Markets and Segments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeroen Scheerder; Hanna Vehmas; Kobe Helsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Rise and Size of the Fitness Industry in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2020, 978-3-030-53347-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-53348-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'objet pionnier à sa diffusion grand public : la cas de sacs à dos innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une montagne d'innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode d'innovation et logique d'entreprise : les 3 âges de Guidetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une montagne d'innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'allègement du matériel outdoor, un processus aux origines plurielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une montagne d'innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, 2017, LABEX Montagne &amp; Innovation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : étudier les innovations sportives outdoor en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bénédicte Vignal; Éric Boutroy; Véronique Reynier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une montagne d'innovations. Quelles dynamiques pour le secteur des sports outdoor ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, 2017, Montagne et innovation, 9782706126970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques sportives au Cameroun. Indicateurs de formes de pratiques et aspects socio-démographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Terret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sport au Cameroun, Tradition, transition, diversification.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.107-136, 2015, Espaces et temps du sport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer des situations complexes et résoudre des problèmes concrets : la nécessaire diversité des regards et échelles d’intervention en management du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bastien Soulé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management du Sport : études de cas pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Juris-Dalloz, 2014, 978-2-247-12427-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6352,568 +6373,568 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES CONDITIONS D'EXERCICE DES CORDISTES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Soulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Claude Bernard Lyon 1; LIBM; L-ViS. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire : opportunités d'innovation sportive par l'intégration de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Fast Sport'in. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude épidémiologique des blessures chez les cordistes français. État des lieux des conditions d’exercice et typologie des blessures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Epidemiological study of injuries among French rope access technicians An analysis of working conditions and injury typology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Fondation Petzl; Université Claude Bernard Lyon 1. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rogowski</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02892294v1</w:t>
+                <w:t xml:space="preserve">hal-02892346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological study of injuries among French rope access technicians An analysis of working conditions and injury typology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Étude épidémiologique des blessures chez les cordistes français. État des lieux des conditions d’exercice et typologie des blessures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Soulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rogowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Fondation Petzl; Université Claude Bernard Lyon 1. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Fondation Petzl; Université Claude Bernard Lyon 1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892346v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Piscines d'hiver de Lyon: Usages, satisfaction et demandes de transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chazaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Claude Bernard Lyon 1. 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId120"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6981,51 +7002,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06806D92"/>
+    <w:nsid w:val="946383F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7212,51 +7233,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-vignal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5226-8066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360833v4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-8545" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Baup" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-03-2021-0055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207127v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325114v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.039.0020" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269699v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soule" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1183932" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329234v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.123.0024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351929v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/101269001036004005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D49C4FCD7894D704B6EC27C54049C3AAE51408B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083755" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336760v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chantelat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.057.0113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Onomo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chazaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(02)01236-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351565v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352093v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04970877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131648v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebreton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310257v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429175v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429297v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419768v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02945875v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949553v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976848v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pujado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Modeste Onomo Onomo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029405v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262385v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412025v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04779202v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04310410v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359609v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359610v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806937v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892294v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892346v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-vignal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5226-8066" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=w-O7F58AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063251400750" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360833v4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-8545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2022.2140977" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474217v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Baup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-03-2021-0055" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr1.0032" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328511v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.039.0020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331671v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.018.0165" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01269699v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soule" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16138171.2016.1183932" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329234v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.123.0024" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351929v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/101269001036004005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D49C4FCD7894D704B6EC27C54049C3AAE51408B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02330793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2015.1083755" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336772v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336760v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0163" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336770v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337413v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chantelat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.057.0113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Onomo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chazaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-0296(02)01236-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352093v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyna Dymytrova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04970877v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131648v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lebreton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313913v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04310257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133289v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429175v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429253v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419768v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02945875v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949553v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965316v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pujado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Modeste Onomo Onomo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262385v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Reynier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04779202v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04310410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359609v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359610v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359611v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dalmasso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358889v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892346v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892294v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02892672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>