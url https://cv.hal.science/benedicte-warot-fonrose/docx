--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Warot Fonrose </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative electron diffraction analysis of strain relaxation in AlxGa1-xN materials in the microelectronics industry: 4D-STEM approach vs. TEM-based N-PED solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estève Drouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.103785. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2025.103785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ω precipitation and its influence on the deformation mechanisms of a TNM Ti-Al alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.114509. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching suppression as a means to Pt dendritic ultrathin nanosheets by seeded growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idaline Romana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.1739-1753. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2NR05105B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry driven tuning of physical properties in epitaxial Fe$_{3-x}$Cr$_x$O$_4$ thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâmella Vasconcelos Borges Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 615, pp.156354. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.156354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd3P2/Zn3P2 Core-Shell Nanocrystals: Synthesis and Optical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin F P Mcvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A Swain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried-Solo Ojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Bakkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12193364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization and tunable characteristic lengths of two-dimensional hexagonal superlattices of nanowires directly grown on substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-022-4804-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (13), pp.137701. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.129.137701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Hybrid Colloidal Nanoparticles for a Generic Approach to 3D Electrostatic Directed Assembly: Application to Anti-Counterfeiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 582, pp.1243-1250. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.08.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEM-EELS investigation of c-Si/a-AlO interface for solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Noircler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.103032. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2021.103032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission electron microscopy characterization of low temperature boron doped silicon epitaxial films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Noircler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chrostowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (33), pp.5464-5472. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CE00817F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High magnetic field spin-valley-split Shubnikov-de Haas oscillations in a WSe2 monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banan Kerdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Physical Review B, 102, pp.155106. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.155106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperiodic quantum oscillations in the two-dimensional electron gas at the LaAlO3/SrTiO3 interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Km Rubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gosteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Quantum Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.9. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41535-020-0210-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Ordering in Bimetallic FeCo Nanoparticles: From a Direct Chemical Synthesis to Application As Efficient High-Frequency Magnetic Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yooleemi Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.1379-1386. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b05083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation in original Duralumin A-U4G versus modern 2017A alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.100429. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep behavior in the new AD730TM nickel-based disk superalloy – Influence of aging heat treatment and local chemical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Vultos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.02.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness dependence of magnetization reversal and magnetostriction in Fe 81 Ga 19 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jahjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic vector field electron tomography of three-dimensional nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-019-0187-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron energy-loss magnetic chiral dichroism of magnetic iron film affected by an underlayer in a double-layer structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (11), pp.112401. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5100245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi magnetic states in Co/Cu multilayered cylindrical nanowires studied by combination of off-axis electron holography imaging and micromagnetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (16), pp.163906. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5124620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of exchange biased multiferroic BiFeO 3 /Ni 81 Fe 19 polycrystalline bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pogossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (12), pp.125308. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aab023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical properties of (Ba0.6Sr0.4)0.85Bi0.1TiO3 ceramics prepared by single-step, liquid-phase, solid-state reactive sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahum Masó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laétitia Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fruhauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10832-018-0120-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of Ti 2 AlC MAX phase on SiC-4H using magnetron sputtering and post-annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Furgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.209 - 213. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Chemical Characterization at the Atomic Level of Reactions in Al/CuO Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lahiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (4), pp.1762-1770. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b00296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mesoporous or parasitic BiFeO 3 structural state on the magnetization reversal in multiferroic BiFeO 3/Ni 81Fe 19 polycrystalline bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jahjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ph. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (23), pp.235309. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5049546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Metal Nanocluster Formation in Epitaxial Perovskite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihee Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Daimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (2), pp.2169 - 2173. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.7b02071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape selection through epitaxy of supported platinum nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Bustos-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (48), pp.22730-22736. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of exogenous xenon atoms on the evolution kinetics of extended defects in polycrystalline UO$_2$ using in situ TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Onofri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabathier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Palancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 512, pp.297-306. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the Ferromagnet/Molecule Spin Hybridization Using an Artificial Magnetoelectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Studniarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ufuk Halisdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (27), pp.1700259. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201700259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between epitaxial strain and low dimensionality effects in a ferrimagnetic oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Deb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gloter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (11), pp.115304. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Enhancement via Incorporation of ZnO Nanolayers in Energetic Al/CuO Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (41), pp.11086-11093. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Spatially Inhomogeneous Phase Transition in Epitaxial MnAs Film on GaAs(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eddrief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H. Etgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), pp.2460-2466. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous spatial distribution of the magnetic transition in an iron-rhodium thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15703. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain induced atomic structure at the Ir-doped LaAlO 3 /SrTiO 3 interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lippmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (42), pp.28676 - 28683. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP05918C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organized Al 2 Cu Nanocrystals at the Interface of Aluminum-Based Reactive Nanolaminates to Lower Reaction Onset Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves J Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (20), pp.13104 - 13113. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b02008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of ferromagnetic order breaking in MnAs/GaAs(001) and magnetocrystalline anisotropy of α -MnAs by electron magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Demaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (10), pp.104410. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.104410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly strained AlAs-type interfaces in InAs/AlSb heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (21), pp.211908. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4952951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain/composition interplay in thin SiGe layers on insulator processed by Ge condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.251 - 254. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2015.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Magnetoelectric Coupling in Co/Pb(Zr,Ti)O 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Vlašín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.7553 - 7563. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b12777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations in Co/Cu Multilayered Nanowires: Evidence of Structural and Magnetic Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1230-1236. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01400872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism and Morphology in Faceted B2-ordered FeRh Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Castiella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.27006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving mechanism for damping and g-factor in non-amorphous ferromagnetic CoFeZr ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Graët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spenato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dekadjevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Ph. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (1), pp.17002 - 17002. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/115/17002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium titanate (100) surfaces monitoring by high temperature in situ ellipsometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guiblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Chikoidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Scola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 367 (11), pp.307-311. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.01.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative moment study and coupling of 4 f rare earth and 3 d metal by transmitted electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (14), pp.140416. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.140416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented Metallic Nano-Objects on Crystalline Surfaces by Solution Epitaxial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.9665 - 9677. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b04524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.6952 - 6957. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-loss magnetic chiral dichroism study of epitaxial MnAs film on GaAs(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Demaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eddrief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (6), pp.062402. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4928542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAs0.56Sb0.44 strained quantum well for intersubband absorption at 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (8), pp.081908. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Reactivity of Al/CuO Nanolaminates by Cu Incorporation at the Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charith E. Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Veyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 7 (n° 22), pp. 11713-11718. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b02653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of strained interfaces in AlSb/InAs multilayers grown by molecular beam epitaxy for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (3), pp.035305. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4926786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transport in benzofurane bithiophene based organic spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.017117. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Epitaxial Growth of Cobalt Nanowires on Crystalline Substrates for Data Storage Densities beyond 1 Tbit/in 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.3481 - 3486. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl501018z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial ferromagnetic oxide thin films on silicon with atomically sharp interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (1), pp.012401. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4887349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (47), pp.10741 - 10745. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CE01817F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic strains at interfaces in InAs/AlSb multilayer structures for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (3), pp.031907. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4863035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered inorganic core/shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mélinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 543 (3), pp.163 - 197. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2014.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of CoFe$_2$O$_4$ ultrathin films on MgAl$_2$O$_4$ driven by epitaxial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Moussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.092405. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4819178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01481038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Coating, Carburization and High Temperature Stability Improvement of Cobalt Nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Aït-Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekrame Berrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.15808. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3125457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropies in ultrathin bismuth iron garnet films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Franco Galeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Deb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.139-143. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cotunneling transport in ultra-narrow gold nanowire bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasmey Phary Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.644-651. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-013-0340-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.3245-3250. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl3012616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-metallicity, magnetic moments, and gap states in oxygen-deficient magnetite for spintronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (3), pp.032403. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3678028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.4690-4694. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201107425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of high quality magnetite thin films grown on SrTiO3(001) substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525, pp.115-120. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Polarized Electron Tunneling in bcc FeCo/MgO/FeCo(001) Magnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (17), pp.176602. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.176602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth and ferrimagnetic behavior of MnFe2O4(111) ultrathin layers for room-temperature spin filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouzehouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (18), pp.184402. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.184402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of the high temperature ferromagnetic semiconductor Fe1.5Ti0.5O3 on silicon-compatible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Chikoidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (23), pp.232501. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3595271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the lattice relaxation in thin epitaxial films of iron oxides: Generalization from the case of ilmenite–hematite solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 605 (11-12), pp.1043-1047. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2011.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure near an antiphase boundary in magnetite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.81.104422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for room-temperature multiferroicity in a compound with a giant axial ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (21), pp.217603. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.217603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-loss magnetic chiral dichroism (EMCD): Magnetic chiral dichroism in the electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schattschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stöger-Pollach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.2582 - 2590. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2008.0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic studies of Co thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (5), pp.478-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel magnetoresistance and robust room temperature exchange bias with multiferroic BiFeO3 epitaxial thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salia Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof Nolting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Appl. Phys. Lett. 89, 242114 (2006). </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2402204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original surface morphology of epitaxial NiO layers grown on MgO(110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 224 (3-4), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures locales de nanosystèmes magnétiques : structure et magnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Toulouse (Paul Sabatier), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01707917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE INTERFACE ALUMINIUM ALLOY / CHROMATE-BASED WASH PRIMER BY ELECTRON AND X-RAY SPECTROSCOPY TECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungria-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced EELS spectroscopy characterization of AlGaN/GaN materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Drouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen -, France. pp.24002, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202412924002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical, electrical and optical control of magnetization reversals and spin dynamics in extrinsic multiferroics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Liparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Jahjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Magnetic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai (JP), Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/intermagshortpapers58606.2023.10228374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetism of Co/Cu multi-layered nanocylinders observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T L Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMS 2020 - Joint european magnetic symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of magnetic states in Co/Cu multilayered cylinders observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M²OZART Workshop on Nanomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2015 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic states in Co/Cu multi-layered nano-wires observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress - mmc2015 Conference incorporating EMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the exchange bias properties in polycrystalline BiFeO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;/Ni&amp;lt;inf&amp;gt;80&amp;lt;/inf&amp;gt;Fe&amp;lt;inf&amp;gt;20&amp;lt;/inf&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Pogossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Magnetics Conference (INTERMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTMAG.2015.7156544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium condensation for co-integration: Strain study by dark-field electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nanotechnology Materials and Devices Conference (NMDC), 2014 IEEE 9th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.34-36, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2014.6997415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétorésistance dans des vannes de spin organiques à base d'un dérivé de thiophène donneur d'électrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Louis Néel (CLN) 2013 Tours France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain in antimonide/arsenide multilayers for middle-IR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-MBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a room temperature organic spin valve: structural, magnetic and transport properties of Fe3O4/PTCTE/Co devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain state and chemical arrangement at interfaces of InAs/AlSb quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode-induced strain redistribution in epitaxial ferroelectric LSMO/BTO/LSMO heterostructures grown on SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Rubiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Disic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local magnetic measurements in multi-layered nanowires observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of Cu/Co multi-layered nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Louis Néel 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Autrans, L'Escandille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of long-term natural aging to artificial aging in Duralumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Aluminium Alloys 2020 (ICAA17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 326, pp.04007, 2020, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032604007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId454"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Warot Fonrose </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative electron diffraction analysis of strain relaxation in AlxGa1-xN materials in the microelectronics industry: 4D-STEM approach vs. TEM-based N-PED solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estève Drouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.103785. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2025.103785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ω precipitation and its influence on the deformation mechanisms of a TNM Ti-Al alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.114509. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching suppression as a means to Pt dendritic ultrathin nanosheets by seeded growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idaline Romana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.1739-1753. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2NR05105B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry driven tuning of physical properties in epitaxial Fe$_{3-x}$Cr$_x$O$_4$ thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâmella Vasconcelos Borges Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 615, pp.156354. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.156354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd3P2/Zn3P2 Core-Shell Nanocrystals: Synthesis and Optical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin F P Mcvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A Swain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried-Solo Ojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Bakkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12193364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization and tunable characteristic lengths of two-dimensional hexagonal superlattices of nanowires directly grown on substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-022-4804-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (13), pp.137701. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.129.137701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEM-EELS investigation of c-Si/a-AlO interface for solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Noircler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.103032. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2021.103032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Hybrid Colloidal Nanoparticles for a Generic Approach to 3D Electrostatic Directed Assembly: Application to Anti-Counterfeiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 582, pp.1243-1250. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.08.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission electron microscopy characterization of low temperature boron doped silicon epitaxial films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Noircler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chrostowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (33), pp.5464-5472. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CE00817F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperiodic quantum oscillations in the two-dimensional electron gas at the LaAlO3/SrTiO3 interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Km Rubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gosteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Quantum Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.9. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41535-020-0210-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High magnetic field spin-valley-split Shubnikov-de Haas oscillations in a WSe2 monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banan Kerdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Physical Review B, 102, pp.155106. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.155106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation in original Duralumin A-U4G versus modern 2017A alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.100429. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Ordering in Bimetallic FeCo Nanoparticles: From a Direct Chemical Synthesis to Application As Efficient High-Frequency Magnetic Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yooleemi Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.1379-1386. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b05083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep behavior in the new AD730TM nickel-based disk superalloy – Influence of aging heat treatment and local chemical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Vultos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.02.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness dependence of magnetization reversal and magnetostriction in Fe 81 Ga 19 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jahjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic vector field electron tomography of three-dimensional nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-019-0187-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron energy-loss magnetic chiral dichroism of magnetic iron film affected by an underlayer in a double-layer structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (11), pp.112401. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5100245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi magnetic states in Co/Cu multilayered cylindrical nanowires studied by combination of off-axis electron holography imaging and micromagnetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (16), pp.163906. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5124620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of exogenous xenon atoms on the evolution kinetics of extended defects in polycrystalline UO$_2$ using in situ TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Onofri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabathier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Palancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 512, pp.297-306. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of exchange biased multiferroic BiFeO 3 /Ni 81 Fe 19 polycrystalline bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pogossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (12), pp.125308. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aab023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Chemical Characterization at the Atomic Level of Reactions in Al/CuO Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lahiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (4), pp.1762-1770. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b00296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical properties of (Ba0.6Sr0.4)0.85Bi0.1TiO3 ceramics prepared by single-step, liquid-phase, solid-state reactive sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahum Masó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laétitia Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fruhauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10832-018-0120-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of Ti 2 AlC MAX phase on SiC-4H using magnetron sputtering and post-annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Furgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.209 - 213. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mesoporous or parasitic BiFeO 3 structural state on the magnetization reversal in multiferroic BiFeO 3/Ni 81Fe 19 polycrystalline bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jahjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ph. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (23), pp.235309. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5049546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Metal Nanocluster Formation in Epitaxial Perovskite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihee Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Daimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (2), pp.2169 - 2173. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.7b02071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape selection through epitaxy of supported platinum nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Bustos-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (48), pp.22730-22736. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain induced atomic structure at the Ir-doped LaAlO 3 /SrTiO 3 interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lippmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (42), pp.28676 - 28683. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP05918C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between epitaxial strain and low dimensionality effects in a ferrimagnetic oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Deb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gloter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (11), pp.115304. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the Ferromagnet/Molecule Spin Hybridization Using an Artificial Magnetoelectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Studniarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ufuk Halisdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (27), pp.1700259. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201700259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Enhancement via Incorporation of ZnO Nanolayers in Energetic Al/CuO Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (41), pp.11086-11093. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Spatially Inhomogeneous Phase Transition in Epitaxial MnAs Film on GaAs(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eddrief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H. Etgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), pp.2460-2466. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous spatial distribution of the magnetic transition in an iron-rhodium thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15703. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative moment study and coupling of 4 f rare earth and 3 d metal by transmitted electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (14), pp.140416. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.140416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism and Morphology in Faceted B2-ordered FeRh Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Castiella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.27006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving mechanism for damping and g-factor in non-amorphous ferromagnetic CoFeZr ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Graët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spenato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dekadjevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Ph. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (1), pp.17002 - 17002. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/115/17002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium titanate (100) surfaces monitoring by high temperature in situ ellipsometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guiblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Chikoidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Scola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 367 (11), pp.307-311. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.01.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of ferromagnetic order breaking in MnAs/GaAs(001) and magnetocrystalline anisotropy of α -MnAs by electron magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Demaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (10), pp.104410. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.104410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organized Al 2 Cu Nanocrystals at the Interface of Aluminum-Based Reactive Nanolaminates to Lower Reaction Onset Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves J Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (20), pp.13104 - 13113. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b02008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly strained AlAs-type interfaces in InAs/AlSb heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (21), pp.211908. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4952951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations in Co/Cu Multilayered Nanowires: Evidence of Structural and Magnetic Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1230-1236. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01400872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Magnetoelectric Coupling in Co/Pb(Zr,Ti)O 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Vlašín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.7553 - 7563. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b12777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain/composition interplay in thin SiGe layers on insulator processed by Ge condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.251 - 254. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2015.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.6952 - 6957. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented Metallic Nano-Objects on Crystalline Surfaces by Solution Epitaxial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.9665 - 9677. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b04524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-loss magnetic chiral dichroism study of epitaxial MnAs film on GaAs(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Demaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eddrief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (6), pp.062402. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4928542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAs0.56Sb0.44 strained quantum well for intersubband absorption at 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (8), pp.081908. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Reactivity of Al/CuO Nanolaminates by Cu Incorporation at the Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charith E. Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Veyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 7 (n° 22), pp. 11713-11718. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b02653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of strained interfaces in AlSb/InAs multilayers grown by molecular beam epitaxy for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (3), pp.035305. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4926786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered inorganic core/shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mélinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 543 (3), pp.163 - 197. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2014.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Epitaxial Growth of Cobalt Nanowires on Crystalline Substrates for Data Storage Densities beyond 1 Tbit/in 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.3481 - 3486. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl501018z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transport in benzofurane bithiophene based organic spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.017117. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial ferromagnetic oxide thin films on silicon with atomically sharp interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (1), pp.012401. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4887349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (47), pp.10741 - 10745. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CE01817F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic strains at interfaces in InAs/AlSb multilayer structures for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (3), pp.031907. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4863035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropies in ultrathin bismuth iron garnet films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Franco Galeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Deb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.139-143. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cotunneling transport in ultra-narrow gold nanowire bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasmey Phary Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.644-651. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-013-0340-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of CoFe$_2$O$_4$ ultrathin films on MgAl$_2$O$_4$ driven by epitaxial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Moussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.092405. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4819178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01481038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Coating, Carburization and High Temperature Stability Improvement of Cobalt Nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Aït-Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekrame Berrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.15808. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3125457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.3245-3250. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl3012616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.4690-4694. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201107425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-metallicity, magnetic moments, and gap states in oxygen-deficient magnetite for spintronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (3), pp.032403. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3678028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of high quality magnetite thin films grown on SrTiO3(001) substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525, pp.115-120. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Polarized Electron Tunneling in bcc FeCo/MgO/FeCo(001) Magnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (17), pp.176602. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.176602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the lattice relaxation in thin epitaxial films of iron oxides: Generalization from the case of ilmenite–hematite solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 605 (11-12), pp.1043-1047. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2011.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of the high temperature ferromagnetic semiconductor Fe1.5Ti0.5O3 on silicon-compatible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Chikoidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (23), pp.232501. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3595271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth and ferrimagnetic behavior of MnFe2O4(111) ultrathin layers for room-temperature spin filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouzehouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (18), pp.184402. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.184402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure near an antiphase boundary in magnetite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.81.104422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for room-temperature multiferroicity in a compound with a giant axial ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (21), pp.217603. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.217603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-loss magnetic chiral dichroism (EMCD): Magnetic chiral dichroism in the electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schattschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stöger-Pollach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.2582 - 2590. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2008.0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic studies of Co thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (5), pp.478-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel magnetoresistance and robust room temperature exchange bias with multiferroic BiFeO3 epitaxial thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salia Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof Nolting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Appl. Phys. Lett. 89, 242114 (2006). </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2402204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original surface morphology of epitaxial NiO layers grown on MgO(110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 224 (3-4), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures locales de nanosystèmes magnétiques : structure et magnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Toulouse (Paul Sabatier), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01707917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE INTERFACE ALUMINIUM ALLOY / CHROMATE-BASED WASH PRIMER BY ELECTRON AND X-RAY SPECTROSCOPY TECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungria-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced EELS spectroscopy characterization of AlGaN/GaN materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Drouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen -, France. pp.24002, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202412924002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical, electrical and optical control of magnetization reversals and spin dynamics in extrinsic multiferroics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Liparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Jahjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Magnetic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai (JP), Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/intermagshortpapers58606.2023.10228374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetism of Co/Cu multi-layered nanocylinders observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T L Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMS 2020 - Joint european magnetic symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of magnetic states in Co/Cu multilayered cylinders observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M²OZART Workshop on Nanomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the exchange bias properties in polycrystalline BiFeO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;/Ni&amp;lt;inf&amp;gt;80&amp;lt;/inf&amp;gt;Fe&amp;lt;inf&amp;gt;20&amp;lt;/inf&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Pogossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Magnetics Conference (INTERMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTMAG.2015.7156544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic states in Co/Cu multi-layered nano-wires observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress - mmc2015 Conference incorporating EMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2015 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium condensation for co-integration: Strain study by dark-field electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nanotechnology Materials and Devices Conference (NMDC), 2014 IEEE 9th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.34-36, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2014.6997415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétorésistance dans des vannes de spin organiques à base d'un dérivé de thiophène donneur d'électrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Louis Néel (CLN) 2013 Tours France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain in antimonide/arsenide multilayers for middle-IR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-MBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a room temperature organic spin valve: structural, magnetic and transport properties of Fe3O4/PTCTE/Co devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain state and chemical arrangement at interfaces of InAs/AlSb quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode-induced strain redistribution in epitaxial ferroelectric LSMO/BTO/LSMO heterostructures grown on SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Rubiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Disic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local magnetic measurements in multi-layered nanowires observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of Cu/Co multi-layered nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Louis Néel 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Autrans, L'Escandille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of long-term natural aging to artificial aging in Duralumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Aluminium Alloys 2020 (ICAA17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 326, pp.04007, 2020, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032604007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId454"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Drouillas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103785" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mol&#233;nat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Monchoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114509" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03923275v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Yi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Romana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tass&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR05105B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mella Vasconcelos Borges Pinho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156354" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03836208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F P Mcvey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Swain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Bakkouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12193364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-022-4804-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Platel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vaure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.098" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noircler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lebreton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Coux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chrostowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00817F" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banan Kerdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Rubi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Zeng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0210-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165756v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yooleemi Shin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05083" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Vultos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.088" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jahjah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Grand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fessant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100245" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349756v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L Wade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124620" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauguel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pogossian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Mas&#243;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fruhauf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-018-0120-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furgeaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.02.046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zapata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00296" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349181v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Jay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049546" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bustos-Rodriguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354239v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700259" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707064v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978508" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Gao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02964" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01508981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00144" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707134v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J Chabal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02008" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442960v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104410" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707172v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benoit" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.07.034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS89KSQM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707093v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vla&#353;&#237;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12777" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01400872v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04553" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spenato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaulieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dekadjevi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Jay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/17002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070925v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chikoidze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.175" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV03C0S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707083v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.140416" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707151v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Achkar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04524" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442943v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928542" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140104v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913845" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452182v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charith E. Nanayakkara" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Veyan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02653" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626271v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926786" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707035v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Palosse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862675" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707052v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vilar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501018z" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707028v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Skumryev" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lupina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887349" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848780v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Skumryev" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01817F" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863035" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072378v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.05.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481038v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matzen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Moussy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819178" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912966v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t-Atmane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Berrichi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3125457" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236757v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Franco Galeano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02MK28M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043340v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678028" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240948v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Moussy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.184402" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070984v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595271" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744836v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104422" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269653v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;a" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.217603" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103186v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154487v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402204" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917687v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baul&#232;s" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousset" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01017-X" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDF707AC22BD12CFD57D7122F897D3ECD662851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01707917v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352161v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clavero" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria-Hernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750424v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Drouillas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412924002" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726621v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liparo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fessant" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers58606.2023.10228374" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720315v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Reyes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Wade" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wolf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot-Fonrose" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074034v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wade" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965452v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791431v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724334v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Pogossian" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sheppard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156544" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719498v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2014.6997415" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954970v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palosse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bedel-Pereira" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;guy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875551v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943861v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831089v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibarra" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524982v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rubiola" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Disic" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791489v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791513v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058720v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032604007" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Drouillas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103785" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mol&#233;nat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Monchoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114509" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03923275v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Yi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Romana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tass&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR05105B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mella Vasconcelos Borges Pinho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156354" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03836208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F P Mcvey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Swain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Bakkouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12193364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-022-4804-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noircler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lebreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Coux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Platel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vaure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chrostowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00817F" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Rubi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Zeng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0210-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banan Kerdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yooleemi Shin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Vultos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.088" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jahjah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Grand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fessant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100245" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349756v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L Wade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124620" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauguel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pogossian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759153v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zapata" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00296" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848806v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Mas&#243;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Fabre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fruhauf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-018-0120-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furgeaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.02.046" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349181v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Jay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049546" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bustos-Rodriguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707064v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978508" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354239v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700259" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Gao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02964" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01508981v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00144" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.140416" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spenato" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaulieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dekadjevi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Jay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/17002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chikoidze" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.175" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV03C0S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442960v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104410" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J Chabal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01400872v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04553" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707093v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vla&#353;&#237;n" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12777" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707172v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benoit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.07.034" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS89KSQM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Achkar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04524" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442943v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928542" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140104v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913845" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452182v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charith E. Nanayakkara" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Veyan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02653" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626271v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926786" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072378v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.05.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707052v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vilar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501018z" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707035v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Palosse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mallet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862675" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707028v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Skumryev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lupina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887349" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848780v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Skumryev" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01817F" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623721v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863035" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236757v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Franco Galeano" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02MK28M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481038v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matzen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Moussy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819178" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912966v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t-Atmane" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Berrichi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3125457" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043340v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678028" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070984v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595271" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240948v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Moussy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.184402" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744836v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104422" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269653v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;a" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.217603" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103186v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154487v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402204" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917687v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baul&#232;s" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousset" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01017-X" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDF707AC22BD12CFD57D7122F897D3ECD662851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01707917v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352161v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clavero" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria-Hernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750424v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Drouillas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412924002" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726621v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liparo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fessant" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers58606.2023.10228374" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720315v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Reyes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Wade" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wolf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot-Fonrose" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074034v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wade" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724334v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Pogossian" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sheppard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156544" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791431v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965452v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719498v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2014.6997415" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954970v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palosse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bedel-Pereira" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;guy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875551v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943861v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831089v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibarra" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524982v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rubiola" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Disic" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791489v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791513v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058720v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032604007" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>