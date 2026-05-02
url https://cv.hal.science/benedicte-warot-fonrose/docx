--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Warot Fonrose </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative electron diffraction analysis of strain relaxation in AlxGa1-xN materials in the microelectronics industry: 4D-STEM approach vs. TEM-based N-PED solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estève Drouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.103785. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2025.103785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ω precipitation and its influence on the deformation mechanisms of a TNM Ti-Al alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.114509. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching suppression as a means to Pt dendritic ultrathin nanosheets by seeded growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idaline Romana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.1739-1753. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2NR05105B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry driven tuning of physical properties in epitaxial Fe$_{3-x}$Cr$_x$O$_4$ thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâmella Vasconcelos Borges Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 615, pp.156354. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.156354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd3P2/Zn3P2 Core-Shell Nanocrystals: Synthesis and Optical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin F P Mcvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A Swain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried-Solo Ojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Bakkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12193364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization and tunable characteristic lengths of two-dimensional hexagonal superlattices of nanowires directly grown on substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-022-4804-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (13), pp.137701. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.129.137701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEM-EELS investigation of c-Si/a-AlO interface for solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Noircler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.103032. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2021.103032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Hybrid Colloidal Nanoparticles for a Generic Approach to 3D Electrostatic Directed Assembly: Application to Anti-Counterfeiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 582, pp.1243-1250. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.08.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission electron microscopy characterization of low temperature boron doped silicon epitaxial films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Noircler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chrostowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (33), pp.5464-5472. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CE00817F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperiodic quantum oscillations in the two-dimensional electron gas at the LaAlO3/SrTiO3 interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Km Rubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gosteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Quantum Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.9. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41535-020-0210-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High magnetic field spin-valley-split Shubnikov-de Haas oscillations in a WSe2 monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banan Kerdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Physical Review B, 102, pp.155106. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.155106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation in original Duralumin A-U4G versus modern 2017A alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.100429. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Ordering in Bimetallic FeCo Nanoparticles: From a Direct Chemical Synthesis to Application As Efficient High-Frequency Magnetic Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yooleemi Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.1379-1386. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b05083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep behavior in the new AD730TM nickel-based disk superalloy – Influence of aging heat treatment and local chemical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Vultos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.02.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness dependence of magnetization reversal and magnetostriction in Fe 81 Ga 19 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jahjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic vector field electron tomography of three-dimensional nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-019-0187-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron energy-loss magnetic chiral dichroism of magnetic iron film affected by an underlayer in a double-layer structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (11), pp.112401. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5100245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi magnetic states in Co/Cu multilayered cylindrical nanowires studied by combination of off-axis electron holography imaging and micromagnetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (16), pp.163906. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5124620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of exogenous xenon atoms on the evolution kinetics of extended defects in polycrystalline UO$_2$ using in situ TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Onofri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabathier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Palancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 512, pp.297-306. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of exchange biased multiferroic BiFeO 3 /Ni 81 Fe 19 polycrystalline bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pogossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (12), pp.125308. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aab023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Chemical Characterization at the Atomic Level of Reactions in Al/CuO Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lahiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (4), pp.1762-1770. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b00296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical properties of (Ba0.6Sr0.4)0.85Bi0.1TiO3 ceramics prepared by single-step, liquid-phase, solid-state reactive sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahum Masó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laétitia Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fruhauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10832-018-0120-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of Ti 2 AlC MAX phase on SiC-4H using magnetron sputtering and post-annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Furgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.209 - 213. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mesoporous or parasitic BiFeO 3 structural state on the magnetization reversal in multiferroic BiFeO 3/Ni 81Fe 19 polycrystalline bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jahjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ph. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (23), pp.235309. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5049546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Metal Nanocluster Formation in Epitaxial Perovskite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihee Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Daimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (2), pp.2169 - 2173. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.7b02071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape selection through epitaxy of supported platinum nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Bustos-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (48), pp.22730-22736. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain induced atomic structure at the Ir-doped LaAlO 3 /SrTiO 3 interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lippmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (42), pp.28676 - 28683. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP05918C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between epitaxial strain and low dimensionality effects in a ferrimagnetic oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Deb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gloter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (11), pp.115304. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the Ferromagnet/Molecule Spin Hybridization Using an Artificial Magnetoelectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Studniarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ufuk Halisdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (27), pp.1700259. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201700259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Enhancement via Incorporation of ZnO Nanolayers in Energetic Al/CuO Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (41), pp.11086-11093. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Spatially Inhomogeneous Phase Transition in Epitaxial MnAs Film on GaAs(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eddrief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H. Etgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), pp.2460-2466. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous spatial distribution of the magnetic transition in an iron-rhodium thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15703. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative moment study and coupling of 4 f rare earth and 3 d metal by transmitted electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (14), pp.140416. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.140416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism and Morphology in Faceted B2-ordered FeRh Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Castiella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.27006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving mechanism for damping and g-factor in non-amorphous ferromagnetic CoFeZr ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Graët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spenato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dekadjevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Ph. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (1), pp.17002 - 17002. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/115/17002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium titanate (100) surfaces monitoring by high temperature in situ ellipsometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guiblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Chikoidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Scola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 367 (11), pp.307-311. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.01.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of ferromagnetic order breaking in MnAs/GaAs(001) and magnetocrystalline anisotropy of α -MnAs by electron magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Demaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (10), pp.104410. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.104410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organized Al 2 Cu Nanocrystals at the Interface of Aluminum-Based Reactive Nanolaminates to Lower Reaction Onset Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves J Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (20), pp.13104 - 13113. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b02008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly strained AlAs-type interfaces in InAs/AlSb heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (21), pp.211908. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4952951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations in Co/Cu Multilayered Nanowires: Evidence of Structural and Magnetic Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1230-1236. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01400872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Magnetoelectric Coupling in Co/Pb(Zr,Ti)O 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Vlašín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.7553 - 7563. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b12777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain/composition interplay in thin SiGe layers on insulator processed by Ge condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.251 - 254. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2015.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.6952 - 6957. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented Metallic Nano-Objects on Crystalline Surfaces by Solution Epitaxial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.9665 - 9677. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b04524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-loss magnetic chiral dichroism study of epitaxial MnAs film on GaAs(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Demaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eddrief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (6), pp.062402. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4928542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAs0.56Sb0.44 strained quantum well for intersubband absorption at 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (8), pp.081908. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Reactivity of Al/CuO Nanolaminates by Cu Incorporation at the Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charith E. Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Veyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 7 (n° 22), pp. 11713-11718. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b02653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of strained interfaces in AlSb/InAs multilayers grown by molecular beam epitaxy for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (3), pp.035305. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4926786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered inorganic core/shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mélinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 543 (3), pp.163 - 197. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2014.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Epitaxial Growth of Cobalt Nanowires on Crystalline Substrates for Data Storage Densities beyond 1 Tbit/in 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.3481 - 3486. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl501018z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transport in benzofurane bithiophene based organic spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.017117. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial ferromagnetic oxide thin films on silicon with atomically sharp interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (1), pp.012401. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4887349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (47), pp.10741 - 10745. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CE01817F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic strains at interfaces in InAs/AlSb multilayer structures for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (3), pp.031907. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4863035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropies in ultrathin bismuth iron garnet films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Franco Galeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Deb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.139-143. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cotunneling transport in ultra-narrow gold nanowire bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasmey Phary Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.644-651. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-013-0340-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of CoFe$_2$O$_4$ ultrathin films on MgAl$_2$O$_4$ driven by epitaxial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Moussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.092405. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4819178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01481038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Coating, Carburization and High Temperature Stability Improvement of Cobalt Nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Aït-Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekrame Berrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.15808. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3125457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.3245-3250. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl3012616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.4690-4694. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201107425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-metallicity, magnetic moments, and gap states in oxygen-deficient magnetite for spintronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (3), pp.032403. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3678028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of high quality magnetite thin films grown on SrTiO3(001) substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525, pp.115-120. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Polarized Electron Tunneling in bcc FeCo/MgO/FeCo(001) Magnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (17), pp.176602. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.176602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the lattice relaxation in thin epitaxial films of iron oxides: Generalization from the case of ilmenite–hematite solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 605 (11-12), pp.1043-1047. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2011.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of the high temperature ferromagnetic semiconductor Fe1.5Ti0.5O3 on silicon-compatible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Chikoidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (23), pp.232501. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3595271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth and ferrimagnetic behavior of MnFe2O4(111) ultrathin layers for room-temperature spin filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouzehouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (18), pp.184402. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.184402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure near an antiphase boundary in magnetite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.81.104422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for room-temperature multiferroicity in a compound with a giant axial ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (21), pp.217603. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.217603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-loss magnetic chiral dichroism (EMCD): Magnetic chiral dichroism in the electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schattschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stöger-Pollach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.2582 - 2590. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2008.0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic studies of Co thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (5), pp.478-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel magnetoresistance and robust room temperature exchange bias with multiferroic BiFeO3 epitaxial thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salia Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof Nolting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Appl. Phys. Lett. 89, 242114 (2006). </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2402204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original surface morphology of epitaxial NiO layers grown on MgO(110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 224 (3-4), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures locales de nanosystèmes magnétiques : structure et magnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Toulouse (Paul Sabatier), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01707917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE INTERFACE ALUMINIUM ALLOY / CHROMATE-BASED WASH PRIMER BY ELECTRON AND X-RAY SPECTROSCOPY TECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungria-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced EELS spectroscopy characterization of AlGaN/GaN materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Drouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen -, France. pp.24002, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202412924002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical, electrical and optical control of magnetization reversals and spin dynamics in extrinsic multiferroics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Liparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Jahjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Magnetic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai (JP), Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/intermagshortpapers58606.2023.10228374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetism of Co/Cu multi-layered nanocylinders observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T L Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMS 2020 - Joint european magnetic symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of magnetic states in Co/Cu multilayered cylinders observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M²OZART Workshop on Nanomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the exchange bias properties in polycrystalline BiFeO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;/Ni&amp;lt;inf&amp;gt;80&amp;lt;/inf&amp;gt;Fe&amp;lt;inf&amp;gt;20&amp;lt;/inf&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Pogossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Magnetics Conference (INTERMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTMAG.2015.7156544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic states in Co/Cu multi-layered nano-wires observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress - mmc2015 Conference incorporating EMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2015 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium condensation for co-integration: Strain study by dark-field electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nanotechnology Materials and Devices Conference (NMDC), 2014 IEEE 9th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.34-36, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2014.6997415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétorésistance dans des vannes de spin organiques à base d'un dérivé de thiophène donneur d'électrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Louis Néel (CLN) 2013 Tours France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain in antimonide/arsenide multilayers for middle-IR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-MBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a room temperature organic spin valve: structural, magnetic and transport properties of Fe3O4/PTCTE/Co devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain state and chemical arrangement at interfaces of InAs/AlSb quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode-induced strain redistribution in epitaxial ferroelectric LSMO/BTO/LSMO heterostructures grown on SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Rubiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Disic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local magnetic measurements in multi-layered nanowires observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of Cu/Co multi-layered nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Louis Néel 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Autrans, L'Escandille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of long-term natural aging to artificial aging in Duralumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Aluminium Alloys 2020 (ICAA17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 326, pp.04007, 2020, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032604007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId454"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Warot Fonrose </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative electron diffraction analysis of strain relaxation in AlxGa1-xN materials in the microelectronics industry: 4D-STEM approach vs. TEM-based N-PED solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estève Drouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.103785. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2025.103785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ω precipitation and its influence on the deformation mechanisms of a TNM Ti-Al alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Molénat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe P Monchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Couret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.114509. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matchar.2024.114509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etching suppression as a means to Pt dendritic ultrathin nanosheets by seeded growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idaline Romana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Tassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pier-Francesco Fazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (4), pp.1739-1753. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2NR05105B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stoichiometry driven tuning of physical properties in epitaxial Fe$_{3-x}$Cr$_x$O$_4$ thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâmella Vasconcelos Borges Pinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtille O.J.Y. Hunault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 615, pp.156354. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.156354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd3P2/Zn3P2 Core-Shell Nanocrystals: Synthesis and Optical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin F P Mcvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert A Swain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried-Solo Ojo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaltoum Bakkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano12193364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization and tunable characteristic lengths of two-dimensional hexagonal superlattices of nanowires directly grown on substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Cayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-022-4804-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03740858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended charge layers in metal-oxide-semiconductor nanocapacitors revealed by &amp;lt;i&amp;gt;Operando&amp;lt;/i&amp;gt; electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 129 (13), pp.137701. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/physrevlett.129.137701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Hybrid Colloidal Nanoparticles for a Generic Approach to 3D Electrostatic Directed Assembly: Application to Anti-Counterfeiting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Platel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Vaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Raffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 582, pp.1243-1250. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2020.08.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEM-EELS investigation of c-Si/a-AlO interface for solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Noircler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.103032. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.micron.2021.103032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission electron microscopy characterization of low temperature boron doped silicon epitaxial films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Noircler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Chrostowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvyn Larranaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Drahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (33), pp.5464-5472. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0CE00817F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High magnetic field spin-valley-split Shubnikov-de Haas oscillations in a WSe2 monolayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banan Kerdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Goiran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Physical Review B, 102, pp.155106. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.102.155106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperiodic quantum oscillations in the two-dimensional electron gas at the LaAlO3/SrTiO3 interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Km Rubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gosteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shengwei Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Npj Quantum Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, pp.9. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41535-020-0210-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precipitation in original Duralumin A-U4G versus modern 2017A alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8, pp.100429. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Ordering in Bimetallic FeCo Nanoparticles: From a Direct Chemical Synthesis to Application As Efficient High-Frequency Magnetic Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Garnero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lepesant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yooleemi Shin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.1379-1386. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b05083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creep behavior in the new AD730TM nickel-based disk superalloy – Influence of aging heat treatment and local chemical fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pettinari-Sturmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winnie Vultos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Hantcherli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering: A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msea.2019.02.088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness dependence of magnetization reversal and magnetostriction in Fe 81 Ga 19 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jahjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Manach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (2), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.12.024020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic vector field electron tomography of three-dimensional nanomagnets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (1), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-019-0187-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron energy-loss magnetic chiral dichroism of magnetic iron film affected by an underlayer in a double-layer structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 115 (11), pp.112401. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5100245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi magnetic states in Co/Cu multilayered cylindrical nanowires studied by combination of off-axis electron holography imaging and micromagnetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. L Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126 (16), pp.163906. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5124620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349756v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of exchange biased multiferroic BiFeO 3 /Ni 81 Fe 19 polycrystalline bilayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pogossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (12), pp.125308. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/aab023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical properties of (Ba0.6Sr0.4)0.85Bi0.1TiO3 ceramics prepared by single-step, liquid-phase, solid-state reactive sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahum Masó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laétitia Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fruhauf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electroceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 40 (3), pp.197-202. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10832-018-0120-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mechanisms of Ti 2 AlC MAX phase on SiC-4H using magnetron sputtering and post-annealing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Furgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Beaufort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.209 - 213. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2018.02.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and Chemical Characterization at the Atomic Level of Reactions in Al/CuO Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Zapata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lahiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Cure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1 (4), pp.1762-1770. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.8b00296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mesoporous or parasitic BiFeO 3 structural state on the magnetization reversal in multiferroic BiFeO 3/Ni 81Fe 19 polycrystalline bilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Jahjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-Ph. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 124 (23), pp.235309. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5049546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noble Metal Nanocluster Formation in Epitaxial Perovskite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihee Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryota Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroshi Daimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3 (2), pp.2169 - 2173. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.7b02071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape selection through epitaxy of supported platinum nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliang Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Bustos-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (48), pp.22730-22736. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/x0xx00000x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02001918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of exogenous xenon atoms on the evolution kinetics of extended defects in polycrystalline UO$_2$ using in situ TEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Onofri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sabathier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Palancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 512, pp.297-306. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2018.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01983000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating the Ferromagnet/Molecule Spin Hybridization Using an Artificial Magnetoelectric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Studniarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Urbain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ufuk Halisdemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (27), pp.1700259. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201700259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between epitaxial strain and low dimensionality effects in a ferrimagnetic oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Deb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gloter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (11), pp.115304. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4978508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Enhancement via Incorporation of ZnO Nanolayers in Energetic Al/CuO Multilayers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuzhi Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (41), pp.11086-11093. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Depth Spatially Inhomogeneous Phase Transition in Epitaxial MnAs Film on GaAs(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eddrief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor H. Etgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), pp.2460-2466. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhomogeneous spatial distribution of the magnetic transition in an iron-rhodium thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.15703. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms15703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain induced atomic structure at the Ir-doped LaAlO 3 /SrTiO 3 interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lippmaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (42), pp.28676 - 28683. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7CP05918C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01706550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of ferromagnetic order breaking in MnAs/GaAs(001) and magnetocrystalline anisotropy of α -MnAs by electron magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Seine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Demaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (10), pp.104410. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.93.104410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organized Al 2 Cu Nanocrystals at the Interface of Aluminum-Based Reactive Nanolaminates to Lower Reaction Onset Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves J Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (20), pp.13104 - 13113. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b02008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly strained AlAs-type interfaces in InAs/AlSb heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (21), pp.211908. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4952951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Configurations in Co/Cu Multilayered Nanowires: Evidence of Structural and Magnetic Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.1230-1236. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01400872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Magnetoelectric Coupling in Co/Pb(Zr,Ti)O 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondřej Vlašín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jarrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.7553 - 7563. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b12777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain/composition interplay in thin SiGe layers on insulator processed by Ge condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42, pp.251 - 254. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2015.07.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism and Morphology in Faceted B2-ordered FeRh Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miao Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizio Benzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Castiella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 116 (2), pp.27006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving mechanism for damping and g-factor in non-amorphous ferromagnetic CoFeZr ultrathin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Graët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Spenato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dekadjevi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Ph. Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (1), pp.17002 - 17002. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/115/17002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative moment study and coupling of 4 f rare earth and 3 d metal by transmitted electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dumesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (14), pp.140416. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.140416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strontium titanate (100) surfaces monitoring by high temperature in situ ellipsometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eymeric Janolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guiblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Chikoidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Scola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 367 (11), pp.307-311. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.01.175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented Metallic Nano-Objects on Crystalline Surfaces by Solution Epitaxial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (10), pp.9665 - 9677. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.5b04524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size-Specific Spin Configurations in Single Iron Nanomagnet: From Flower to Exotic Vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Meffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (10), pp.6952 - 6957. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-loss magnetic chiral dichroism study of epitaxial MnAs film on GaAs(001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Demaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Eddrief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107 (6), pp.062402. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4928542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sb surfactant mediated growth of InAs/AlAs0.56Sb0.44 strained quantum well for intersubband absorption at 1.55 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (8), pp.081908. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4913845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the Reactivity of Al/CuO Nanolaminates by Cu Incorporation at the Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena Marín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charith E. Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Veyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, vol. 7 (n° 22), pp. 11713-11718. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b02653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of strained interfaces in AlSb/InAs multilayers grown by molecular beam epitaxy for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 118 (3), pp.035305. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4926786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin transport in benzofurane bithiophene based organic spin valves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.017117. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4862675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Epitaxial Growth of Cobalt Nanowires on Crystalline Substrates for Data Storage Densities beyond 1 Tbit/in 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Liakakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Achkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Vilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cormary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (6), pp.3481 - 3486. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl501018z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial ferromagnetic oxide thin films on silicon with atomically sharp interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 105 (1), pp.012401. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4887349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (47), pp.10741 - 10745. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4CE01817F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic strains at interfaces in InAs/AlSb multilayer structures for quantum cascade lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Nicolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (3), pp.031907. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4863035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered inorganic core/shell nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mélinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Begin-Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Gauffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Herlin-Boime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 543 (3), pp.163 - 197. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physrep.2014.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetism of CoFe$_2$O$_4$ ultrathin films on MgAl$_2$O$_4$ driven by epitaxial strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Moussy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.092405. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4819178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01481038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Coating, Carburization and High Temperature Stability Improvement of Cobalt Nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Aït-Atmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekrame Berrichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 117, pp.15808. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp3125457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic anisotropies in ultrathin bismuth iron garnet films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Felipe Franco Galeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Deb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Kachkachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.139-143. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmmm.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cotunneling transport in ultra-narrow gold nanowire bundles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasmey Phary Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.644-651. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12274-013-0340-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing Vortices in Interacting Nano-Objects: A Chemical Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hüe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (6), pp.3245-3250. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nl3012616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-metallicity, magnetic moments, and gap states in oxygen-deficient magnetite for spintronic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100 (3), pp.032403. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3678028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Complex Shapes in Platinum Nanoparticles: From Cubic Dendrites to Fivefold Stars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raul Arenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lachaize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (19), pp.4690-4694. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201107425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03156608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of high quality magnetite thin films grown on SrTiO3(001) substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 525, pp.115-120. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2012.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spin-Polarized Electron Tunneling in bcc FeCo/MgO/FeCo(001) Magnetic Tunnel Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hauet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Fèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (17), pp.176602. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.176602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth and ferrimagnetic behavior of MnFe2O4(111) ultrathin layers for room-temperature spin filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -B. Moussy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bouzehouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deranlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 83 (18), pp.184402. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.83.184402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth of the high temperature ferromagnetic semiconductor Fe1.5Ti0.5O3 on silicon-compatible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Hamie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Chikoidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98 (23), pp.232501. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3595271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of the lattice relaxation in thin epitaxial films of iron oxides: Generalization from the case of ilmenite–hematite solid solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Popova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 605 (11-12), pp.1043-1047. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2011.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic structure near an antiphase boundary in magnetite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Arras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (10), </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.81.104422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for room-temperature multiferroicity in a compound with a giant axial ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fusil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mattana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (21), pp.217603. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.217603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultramicroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01707847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-loss magnetic chiral dichroism (EMCD): Magnetic chiral dichroism in the electron microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rubino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schattschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stöger-Pollach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rusz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (10), pp.2582 - 2590. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/JMR.2008.0348⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 76 (6), </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunnel magnetoresistance and robust room temperature exchange bias with multiferroic BiFeO3 epitaxial thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bibes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salia Cherifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frithjof Nolting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Appl. Phys. Lett. 89, 242114 (2006). </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2402204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00154487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and magnetic studies of Co thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Traverse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Serin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (5), pp.478-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Original surface morphology of epitaxial NiO layers grown on MgO(110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Baulès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C Ousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Casanove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 224 (3-4), pp.309-315. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01017-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures locales de nanosystèmes magnétiques : structure et magnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science des matériaux [cond-mat.mtrl-sci]. Université de Toulouse (Paul Sabatier), 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01707917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STUDY OF THE INTERFACE ALUMINIUM ALLOY / CHROMATE-BASED WASH PRIMER BY ELECTRON AND X-RAY SPECTROSCOPY TECHNIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Clavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Hungria-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Weingarten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Joulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque de la Société Française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced EELS spectroscopy characterization of AlGaN/GaN materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esteve Drouillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Mattei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European Microscopy Congress (EMC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhagen -, France. pp.24002, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/202412924002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical, electrical and optical control of magnetization reversals and spin dynamics in extrinsic multiferroics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Liparo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Jahjah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE International Magnetic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sendai (JP), Japan. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/intermagshortpapers58606.2023.10228374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetism of Co/Cu multi-layered nanocylinders observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T L Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEMS 2020 - Joint european magnetic symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, online event, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic study of magnetic states in Co/Cu multilayered cylinders observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M²OZART Workshop on Nanomagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron Holography studies of the magnetic Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alfredo Rodríguez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Holography Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Hatoyama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromagnetic Objects and dynamical imaging Interferometry Instrumentation & In situ for Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Masseboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Snoeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Houdellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCMeet - GDRs MCM2 et MEETICC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional spinel oxide heterostructures on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bachelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Coux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassil Skumryev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Niu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS 2015 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature dependence of the exchange bias properties in polycrystalline BiFeO&amp;lt;inf&amp;gt;3&amp;lt;/inf&amp;gt;/Ni&amp;lt;inf&amp;gt;80&amp;lt;/inf&amp;gt;Fe&amp;lt;inf&amp;gt;20&amp;lt;/inf&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hauguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Pogossian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Sheppard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Magnetics Conference (INTERMAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INTMAG.2015.7156544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic states in Co/Cu multi-layered nano-wires observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscience Microscopy Congress - mmc2015 Conference incorporating EMAG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germanium condensation for co-integration: Strain study by dark-field electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Hÿtch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claverie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nanotechnology Materials and Devices Conference (NMDC), 2014 IEEE 9th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.34-36, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NMDC.2014.6997415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnétorésistance dans des vannes de spin organiques à base d'un dérivé de thiophène donneur d'électrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Louis Néel (CLN) 2013 Tours France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain in antimonide/arsenide multilayers for middle-IR systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nicolai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. N. Baranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-MBE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a room temperature organic spin valve: structural, magnetic and transport properties of Fe3O4/PTCTE/Co devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Palosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bedel-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Séguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Blon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting, San Francisco, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain state and chemical arrangement at interfaces of InAs/AlSb quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ibarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Teissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMC 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01831089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode-induced strain redistribution in epitaxial ferroelectric LSMO/BTO/LSMO heterostructures grown on SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Chaslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Rubiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Disic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Marcelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Surfaces et Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05524982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local magnetic measurements in multi-layered nanowires observed by electron holography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Magnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and characterization of Cu/Co multi-layered nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fernando Reyes Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Biziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travis L. Wade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Louis Néel 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Autrans, L'Escandille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of long-term natural aging to artificial aging in Duralumin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Malard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ratel-Ramond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deshayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th International Conference on Aluminium Alloys 2020 (ICAA17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 326, pp.04007, 2020, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202032604007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03058720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId454"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Drouillas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103785" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mol&#233;nat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Monchoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114509" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03923275v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Yi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Romana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tass&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR05105B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mella Vasconcelos Borges Pinho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156354" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03836208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F P Mcvey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Swain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Bakkouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12193364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-022-4804-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346456v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noircler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lebreton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Coux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Platel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vaure" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chrostowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00817F" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988958v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Rubi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Zeng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0210-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955379v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banan Kerdi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pierre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155106" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yooleemi Shin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Vultos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.088" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jahjah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Grand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fessant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100245" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349756v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L Wade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124620" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.025" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735729v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauguel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pogossian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759153v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zapata" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00296" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848806v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Mas&#243;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Fabre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fruhauf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-018-0120-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735722v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furgeaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bail" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.02.046" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349181v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Jay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049546" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001918v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bustos-Rodriguez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707064v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978508" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354239v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700259" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613523v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Gao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02964" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01508981v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00144" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.140416" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707117v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spenato" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaulieu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dekadjevi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Jay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/17002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070925v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chikoidze" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.175" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV03C0S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442960v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104410" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J Chabal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01400872v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04553" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707093v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vla&#353;&#237;n" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12777" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707172v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benoit" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.07.034" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS89KSQM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Achkar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04524" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442943v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928542" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140104v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913845" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452182v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charith E. Nanayakkara" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Veyan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02653" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626271v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926786" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072378v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.05.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707052v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vilar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501018z" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707035v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Palosse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mallet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862675" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707028v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Skumryev" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lupina" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887349" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848780v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Skumryev" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01817F" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623721v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863035" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236757v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Franco Galeano" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02MK28M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481038v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matzen" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Moussy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819178" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912966v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t-Atmane" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Berrichi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3125457" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043340v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678028" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070984v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595271" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240948v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Moussy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.184402" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744836v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104422" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269653v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;a" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.217603" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103186v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154487v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402204" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917687v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baul&#232;s" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousset" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01017-X" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDF707AC22BD12CFD57D7122F897D3ECD662851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01707917v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352161v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clavero" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria-Hernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750424v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Drouillas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412924002" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726621v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liparo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fessant" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers58606.2023.10228374" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720315v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Reyes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Wade" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wolf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot-Fonrose" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074034v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wade" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724334v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Pogossian" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sheppard" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156544" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791431v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965452v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719498v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2014.6997415" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954970v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palosse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bedel-Pereira" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;guy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875551v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943861v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831089v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibarra" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524982v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rubiola" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Disic" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791489v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791513v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058720v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032604007" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;ve Drouillas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2025.103785" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Mol&#233;nat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe P Monchoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2024.114509" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03923275v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deliang Yi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idaline Romana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tass&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Francesco Fazzini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR05105B" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#226;mella Vasconcelos Borges Pinho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille O.J.Y. Hunault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.156354" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03836208v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin F P Mcvey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Swain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried-Solo Ojo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Bakkouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12193364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740858v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Peres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pierrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cayez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cours" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-022-4804-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787333v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gatel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Serra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Masseboeuf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chapuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.129.137701" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Platel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vaure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Palleau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Raffy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.08.098" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Noircler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lebreton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Coux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micron.2021.103032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Chrostowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvyn Larranaga" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CE00817F" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955379v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banan Kerdi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.155106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Rubi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gosteau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun Han" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Zeng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-020-0210-z" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Malard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100429" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165756v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Garnero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepesant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yooleemi Shin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M&#233;ny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b05083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062084v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pettinari-Sturmel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Vultos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Hantcherli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2019.02.088" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349189v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Jahjah" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Manach" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Grand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fessant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.12.024020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wolf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Biziere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Sturm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fernando Reyes Vasquez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Wade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0187-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Fu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. He" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5100245" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349756v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. L Wade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5124620" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hauguel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pogossian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aab023" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848806v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Mas&#243;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Fabre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fruhauf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dufour" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10832-018-0120-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735722v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nicolai" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Furgeaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bail" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Beaufort" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.02.046" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Zapata" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lahiner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.8b00296" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349181v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Jay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5049546" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735718v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihee Lee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Takahashi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Daimon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b02071" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Bustos-Rodriguez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/x0xx00000x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983000v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Onofri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sabathier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baumier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachelet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Palancher" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.10.025" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354239v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700259" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707064v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Popova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Deb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4978508" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613523v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Mar&#237;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhi Gao" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02964" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01508981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Fu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eddrief" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Etgens" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00144" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706738v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfredo Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15703" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706550v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungr&#237;a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lippmaa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CP05918C" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442960v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Demaille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.104410" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707134v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Est&#232;ve" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves J Chabal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b02008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707044v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Claveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nicola&#239;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4952951" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01400872v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04553" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707093v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vla&#353;&#237;n" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12777" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707172v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boureau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Benoit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claverie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.07.034" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS89KSQM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Gra&#235;t" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Spenato" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beaulieu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dekadjevi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Ph. Jay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/17002" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707083v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumesnil" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.140416" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070925v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Allain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eymeric Janolin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Chikoidze" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Scola" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.175" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV03C0S-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707151v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Liakakos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Achkar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04524" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707143v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Bonilla" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Meffre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02892" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442943v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928542" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140104v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhao" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4913845" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452182v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charith E. Nanayakkara" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Veyan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b02653" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626271v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Baranov" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4926786" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707035v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Palosse" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle S&#233;guy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Bedel-Pereira" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mallet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862675" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707052v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Vilar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl501018z" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707028v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bachelet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Skumryev" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lupina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4887349" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848780v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bachelet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassil Skumryev" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Niu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE01817F" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623721v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863035" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072378v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;linon" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herlin-Boime" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2014.05.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481038v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matzen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Moussy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4819178" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912966v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Ibrahim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina A&#239;t-Atmane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrame Berrichi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Lacroix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3125457" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236757v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Felipe Franco Galeano" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Kachkachi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2013.02.003" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K02MK28M-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873476v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loubat" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-013-0340-8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SD914LFG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156654v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lachaize" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#252;e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl3012616" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043340v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678028" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156608v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201107425" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CMP2BQB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070948v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumont" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popova" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouchet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2012.10.076" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BHZJBTF-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240948v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Moussy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mattana" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.83.184402" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070984v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dumont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3595271" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070985v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2011.03.002" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKS7R4V1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744836v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104422" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269653v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. B&#233;a" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dup&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.217603" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154487v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne B&#233;a" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bibes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frithjof Nolting" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402204" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103186v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917687v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Baul&#232;s" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C Ousset" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01017-X" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DDF707AC22BD12CFD57D7122F897D3ECD662851/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01707917v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352161v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clavero" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria-Hernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Weingarten" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750424v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteve Drouillas" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412924002" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726621v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Liparo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dubreuil" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fessant" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Jahjah" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/intermagshortpapers58606.2023.10228374" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720315v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Reyes" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T L Wade" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Wolf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Warot-Fonrose" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074034v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wade" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729347v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masseboeuf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725341v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965452v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Niu" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724334v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Pogossian" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sheppard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2015.7156544" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791431v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis L. Wade" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719498v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NMDC.2014.6997415" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954970v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palosse" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mallet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bedel-Pereira" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. S&#233;guy" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875551v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943861v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Blon" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831089v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ibarra" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524982v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Chaslin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rubiola" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Disic" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791489v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791513v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058720v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032604007" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>