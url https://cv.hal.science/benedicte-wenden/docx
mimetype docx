--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -350,278 +350,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Building climate resilient deciduous tree crops by deciphering winter dormancy</w:t>
+                <w:t xml:space="preserve">Stable water isotopes reveal the onset of bud dormancy in temperate trees, whereas water content is a better proxy for dormancy release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu Yu</w:t>
+                <w:t xml:space="preserve">Manuel G Walde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Ferguson</w:t>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Tian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Gessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Saurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1463405⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpae028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733056v1</w:t>
+                <w:t xml:space="preserve">hal-04610728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable water isotopes reveal the onset of bud dormancy in temperate trees, whereas water content is a better proxy for dormancy release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel G Walde</w:t>
+                <w:t xml:space="preserve">Editorial: Building climate resilient deciduous tree crops by deciphering winter dormancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gessler</w:t>
+                <w:t xml:space="preserve">Louise Ferguson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Saurer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Li Tian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (4), </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpae028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1463405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610728v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of Phenological Events of Persian Walnut (Juglans regia L.) according to the Extended BBCH Scale and Historical Scales</w:t>
               </w:r>
@@ -1539,274 +1539,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in the temperature-sensitive periods for spring phenology in European beech and pedunculate oak clones across latitudes and over recent decades.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling cherry full bloom using ‘space-for-time’ across climatically diverse growing environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Darbyshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Navas López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinxin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Vitasse</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dugald Close</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14918⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 284, pp.107901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622770v1</w:t>
+                <w:t xml:space="preserve">hal-02559689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling cherry full bloom using ‘space-for-time’ across climatically diverse growing environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Darbyshire</w:t>
+                <w:t xml:space="preserve">Shifts in the temperature-sensitive periods for spring phenology in European beech and pedunculate oak clones across latitudes and over recent decades.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Navas López</w:t>
+                <w:t xml:space="preserve">Mahendra Mariadassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinxin Song</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+                <w:t xml:space="preserve">Frank-M Chmielewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dugald Close</w:t>
+                <w:t xml:space="preserve">Yann Vitasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 284, pp.107901. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.1808-1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.107901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559689v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bud formation to flowering: transcriptomic state defines the cherry developmental phases of sweet cherry bud dormancy</w:t>
               </w:r>
@@ -1939,51 +1939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield potential definition of the chilling requirement reveals likely underestimation of the risk of climate change on winter chill accumulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Darbyshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2430,364 +2430,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction for Chew et al., Multiscale digital Arabidopsis predicts individual organ and whole-organism growth.</w:t>
+                <w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yin Hoon Chew</w:t>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jasper Taylor</w:t>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1506983112⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636713v1</w:t>
+                <w:t xml:space="preserve">hal-02640312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction for Chew et al., Multiscale digital Arabidopsis predicts individual organ and whole-organism growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hoon Chew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Flis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Castede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+                <w:t xml:space="preserve">Virginie Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loick Le Dantec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Jasper Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143250. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (19), pp.E2556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1506983112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640312v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of phenological traits highly affected by climate change in Prunus avium: flowering date dissected into chilling and heat requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2838,103 +2838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale digital Arabidopsis predicts individual organ and whole-organism growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hoon Chew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Flis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (39), pp.E4127-E4136. </w:t>
@@ -3240,51 +3240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous spatiotemporal waves of gene expression from biological clocks in the leaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. K. Toner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3370,51 +3370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light inputs shape the Arabidopsis circadian system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Kozma-Bognár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,51 +3690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lim Chee Liew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances C Sussmilch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (9), pp.2493-9. </w:t>
@@ -3772,51 +3772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology for plant breeding: the example of flowering time in pea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4111,51 +4111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 7. Des modèles prédictifs comme outils d’anticipation des changements phénologiques chez les espèces fruitières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chuine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4827,51 +4827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3B89EA5"/>
+    <w:nsid w:val="2D83590B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5058,51 +5058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-wenden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3064-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130906387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al P Kovaleski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733056v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Yu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ferguson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Tian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1463405" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610728v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G Walde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae028" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Albouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Papillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Tranchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040402" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunju Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanxia Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ali Sabir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112405" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vimont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Schwarzenberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Domijan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaa122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Xiang Quah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1395-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-M Chmielewski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14918" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Navas L&#243;pez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Song" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugald Close" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107901" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixuezi Tong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/S12864-019-6348-Z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1649-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00657" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez Ortega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hoon Chew" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Taylor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506983112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410238111" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00666" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. J. L. Weller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee L. C. Liew" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F. G. V. F. G. Hecht" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodan V. Rajandran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E. R. E. Laurie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207943110" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. K. Toner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Hodge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Grima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Millar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118814109" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kozma-Bogn&#225;r" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieron D Edwards" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J W Hall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C W Locke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04505.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Dun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hanan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Weller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02952.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Weller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hecht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee Liew" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances C Sussmilch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp120" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jensen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Lopez-Ortega" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788335v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume-Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-wenden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3064-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130906387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al P Kovaleski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G Walde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ferguson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Tian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1463405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Albouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Papillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Tranchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040402" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunju Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanxia Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ali Sabir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112405" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vimont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Schwarzenberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Domijan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaa122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Xiang Quah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1395-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Navas L&#243;pez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Song" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugald Close" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-M Chmielewski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14918" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixuezi Tong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/S12864-019-6348-Z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1649-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00657" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez Ortega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hoon Chew" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Taylor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506983112" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410238111" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00666" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. J. L. Weller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee L. C. Liew" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F. G. V. F. G. Hecht" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodan V. Rajandran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E. R. E. Laurie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207943110" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. K. Toner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Hodge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Grima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Millar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118814109" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kozma-Bogn&#225;r" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieron D Edwards" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J W Hall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C W Locke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04505.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Dun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hanan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Weller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02952.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Weller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hecht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee Liew" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances C Sussmilch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp120" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jensen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Lopez-Ortega" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788335v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume-Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>