--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -735,459 +735,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04548942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association mapping in a sweet cherry germplasm collection ( Prunus avium L.) reveals candidate genes for fruit quality traits</w:t>
+                <w:t xml:space="preserve">Sweet cherry PavGA20ox-2 positive regulation of plant growth, flowering time, and seed germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Donkpegan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Bernard</w:t>
+                <w:t xml:space="preserve">Xunju Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Jiyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+                <w:t xml:space="preserve">Wanxia Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bonnet</w:t>
+                <w:t xml:space="preserve">Irfan Ali Sabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhad191⟩</w:t>
+              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 322, pp.112405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scienta.2023.112405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264100v1</w:t>
+                <w:t xml:space="preserve">hal-04296452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sweet cherry PavGA20ox-2 positive regulation of plant growth, flowering time, and seed germination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genotype-by-environment and QTL-by-environment interactions in sweet cherry (Prunus avium L.) for flowering date</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiyuan Wang</w:t>
+                <w:t xml:space="preserve">Camille Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanxia Sun</w:t>
+                <w:t xml:space="preserve">Craig Hardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irfan Ali Sabir</w:t>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Wang</w:t>
+                <w:t xml:space="preserve">Loïck Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientia Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 322, pp.112405. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scienta.2023.112405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1142974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296452v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotype-by-environment and QTL-by-environment interactions in sweet cherry (Prunus avium L.) for flowering date</w:t>
+                <w:t xml:space="preserve">Genome-wide association mapping in a sweet cherry germplasm collection ( Prunus avium L.) reveals candidate genes for fruit quality traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Branchereau</w:t>
+                <w:t xml:space="preserve">Armel Donkpegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Hardner</w:t>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïck Le Dantec</w:t>
+                <w:t xml:space="preserve">Hélène Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.uhad191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1142974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhad191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050266v1</w:t>
+                <w:t xml:space="preserve">hal-04264100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into flowering date in Prunus : fine mapping of a major QTL in sweet cherry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Branchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1316,51 +1316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Schwarzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirela Domijan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1463,51 +1463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guillaume Schöpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (1), pp.9. </w:t>
@@ -1952,64 +1952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Darbyshire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2082,51 +2082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Beauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2302,51 +2302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des déterminants génétiques et moléculaires de caractères influencés par le changement climatique chez l'abricotier et le cerisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,51 +2354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50, pp.51-58. </w:t>
@@ -2475,64 +2475,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143250. </w:t>
@@ -2698,177 +2698,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic determinism of phenological traits highly affected by climate change in Prunus avium: flowering date dissected into chilling and heat requirements</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bud structure, position and fate generate various branching patterns along shoots of closely related Rosaceae species: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
+                <w:t xml:space="preserve">Evelyne Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Denoyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Demene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12658⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637961v1</w:t>
+                <w:t xml:space="preserve">hal-01168777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale digital Arabidopsis predicts individual organ and whole-organism growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yin Hoon Chew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2917,474 +2917,474 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (39), pp.E4127-E4136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1410238111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bud structure, position and fate generate various branching patterns along shoots of closely related Rosaceae species: a review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Morel</w:t>
+                <w:t xml:space="preserve">Genetic determinism of phenological traits highly affected by climate change in Prunus avium: flowering date dissected into chilling and heat requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Demene</w:t>
+                <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.1-11. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 202 (2), pp.703-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168777v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved molecular basis for photoperiod adaptation in two temperate legumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spontaneous spatiotemporal waves of gene expression from biological clocks in the leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James L. J. L. Weller</w:t>
+                <w:t xml:space="preserve">David L. K. Toner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lim Chee L. C. Liew</w:t>
+                <w:t xml:space="preserve">Sarah K. Hodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie F. G. V. F. G. Hecht</w:t>
+                <w:t xml:space="preserve">Ramon Grima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinodan V. Rajandran</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew J. Millar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (51), pp.21158 - 21163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1207943110⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 109 (17), pp.6757-6762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1118814109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004100v1</w:t>
+                <w:t xml:space="preserve">hal-02647140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous spatiotemporal waves of gene expression from biological clocks in the leaf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+                <w:t xml:space="preserve">A conserved molecular basis for photoperiod adaptation in two temperate legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James L. J. L. Weller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L. K. Toner</w:t>
+                <w:t xml:space="preserve">Lim Chee L. C. Liew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah K. Hodge</w:t>
+                <w:t xml:space="preserve">Valerie F. G. V. F. G. Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Grima</w:t>
+                <w:t xml:space="preserve">Vinodan V. Rajandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Millar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rebecca E. R. E. Laurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 109 (17), pp.6757-6762. </w:t>
+              <w:t xml:space="preserve">, 2012, 109 (51), pp.21158 - 21163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1118814109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1207943110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647140v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light inputs shape the Arabidopsis circadian system.</w:t>
               </w:r>
@@ -4667,51 +4667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guillaume-Schöpfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4827,51 +4827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D83590B"/>
+    <w:nsid w:val="BED81823"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5058,51 +5058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-wenden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3064-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130906387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al P Kovaleski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G Walde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ferguson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Tian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1463405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Albouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Papillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Tranchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040402" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296452v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunju Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanxia Sun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ali Sabir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112405" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142974" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vimont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Schwarzenberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Domijan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaa122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Xiang Quah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1395-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Navas L&#243;pez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Song" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugald Close" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-M Chmielewski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14918" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixuezi Tong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/S12864-019-6348-Z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1649-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00657" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez Ortega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hoon Chew" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Taylor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506983112" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063348v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410238111" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168777v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00666" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004100v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. J. L. Weller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee L. C. Liew" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F. G. V. F. G. Hecht" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodan V. Rajandran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E. R. E. Laurie" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207943110" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. K. Toner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Hodge" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Grima" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Millar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118814109" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kozma-Bogn&#225;r" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieron D Edwards" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J W Hall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C W Locke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04505.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Dun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hanan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Weller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02952.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Weller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hecht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee Liew" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances C Sussmilch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp120" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jensen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Lopez-Ortega" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788335v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume-Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-wenden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3064-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130906387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al P Kovaleski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G Walde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ferguson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Tian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1463405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Albouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Papillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Tranchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040402" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunju Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanxia Sun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ali Sabir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142974" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vimont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Schwarzenberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Domijan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaa122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Xiang Quah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1395-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Navas L&#243;pez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Song" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugald Close" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-M Chmielewski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14918" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixuezi Tong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/S12864-019-6348-Z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1649-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00657" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez Ortega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hoon Chew" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Taylor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506983112" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00666" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410238111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. K. Toner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Hodge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Grima" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Millar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118814109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004100v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. J. L. Weller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee L. C. Liew" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F. G. V. F. G. Hecht" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodan V. Rajandran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E. R. E. Laurie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207943110" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kozma-Bogn&#225;r" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieron D Edwards" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J W Hall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C W Locke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04505.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Dun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hanan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Weller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02952.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Weller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hecht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee Liew" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances C Sussmilch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp120" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jensen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Lopez-Ortega" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788335v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume-Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>