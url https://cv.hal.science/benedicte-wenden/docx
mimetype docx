--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2430,295 +2430,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium).</w:t>
+                <w:t xml:space="preserve">Correction for Chew et al., Multiscale digital Arabidopsis predicts individual organ and whole-organism growth.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Castede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Antonio Campoy</w:t>
+                <w:t xml:space="preserve">Yin Hoon Chew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loick Le Dantec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Teresa Barreneche</w:t>
+                <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Flis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasper Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143250⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (19), pp.E2556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1506983112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640312v1</w:t>
+                <w:t xml:space="preserve">hal-02636713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction for Chew et al., Multiscale digital Arabidopsis predicts individual organ and whole-organism growth.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping of Candidate Genes Involved in Bud Dormancy and Flowering Time in Sweet Cherry (Prunus avium).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mengin</w:t>
+                <w:t xml:space="preserve">Sophie Castede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasper Taylor</w:t>
+                <w:t xml:space="preserve">Loick Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Quero-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Barreneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112 (19), pp.E2556. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0143250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1506983112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636713v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bud structure, position and fate generate various branching patterns along shoots of closely related Rosaceae species: a review</w:t>
               </w:r>
@@ -2838,103 +2838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale digital Arabidopsis predicts individual organ and whole-organism growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yin Hoon Chew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Wenden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Flis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasper Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (39), pp.E4127-E4136. </w:t>
@@ -2972,90 +2972,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic determinism of phenological traits highly affected by climate change in Prunus avium: flowering date dissected into chilling and heat requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Castede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Campoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Quero-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loick Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Das-Dores Lafargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3106,51 +3106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous spatiotemporal waves of gene expression from biological clocks in the leaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David L. K. Toner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3370,51 +3370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light inputs shape the Arabidopsis circadian system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">László Kozma-Bognár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,51 +3690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lim Chee Liew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frances C Sussmilch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (9), pp.2493-9. </w:t>
@@ -3772,51 +3772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology for plant breeding: the example of flowering time in pea.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte B. Wenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4827,51 +4827,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BED81823"/>
+    <w:nsid w:val="53EE8BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5058,51 +5058,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-wenden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3064-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130906387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al P Kovaleski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G Walde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ferguson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Tian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1463405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Albouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Papillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Tranchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040402" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunju Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanxia Sun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ali Sabir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142974" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vimont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Schwarzenberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Domijan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaa122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Xiang Quah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1395-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Navas L&#243;pez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Song" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugald Close" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-M Chmielewski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14918" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixuezi Tong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/S12864-019-6348-Z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1649-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00657" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez Ortega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636713v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hoon Chew" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Taylor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506983112" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00666" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410238111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. K. Toner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Hodge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Grima" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Millar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118814109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004100v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. J. L. Weller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee L. C. Liew" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F. G. V. F. G. Hecht" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodan V. Rajandran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E. R. E. Laurie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207943110" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kozma-Bogn&#225;r" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieron D Edwards" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J W Hall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C W Locke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04505.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Dun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hanan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Weller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02952.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Weller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hecht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee Liew" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances C Sussmilch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp120" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jensen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Lopez-Ortega" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788335v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume-Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-wenden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3064-5446" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130906387" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05469476v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al P Kovaleski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Wenden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610728v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel G Walde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gessler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Saurer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpae028" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Yu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Ferguson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Tian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1463405" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04548942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Albouy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Papillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Tranchand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/horticulturae10040402" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296452v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xunju Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyuan Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanxia Sun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irfan Ali Sabir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2023.112405" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Branchereau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Hardner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Le Dantec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1142974" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264100v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Barreneche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhad191" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582995v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Quero-Garc&#237;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Helena Zaracho-Echag&#252;e" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Lambelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac042" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03038118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vimont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Schwarzenberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Domijan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beauvieux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpaa122" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623341v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu Xiang Quah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-019-1395-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559689v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Darbyshire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Navas L&#243;pez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinxin Song" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dugald Close" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.107901" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank-M Chmielewski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14918" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04847691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Campoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meixuezi Tong" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/S12864-019-6348-Z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625590v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00484-018-1649-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00657" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630975v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio L&#243;pez Ortega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Blanke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sdata.2016.108" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Charlot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hilaire" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.472108874009284E12" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636713v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Hoon Chew" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte B. Wenden" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Flis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mengin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Taylor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1506983112" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castede" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loick Le Dantec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143250" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168777v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Denoyes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Morel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Demene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00666" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02063348v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1410238111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Das-Dores Lafargue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12658" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647140v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. K. Toner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah K. Hodge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Grima" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Millar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1118814109" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004100v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. J. L. Weller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee L. C. Liew" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie F. G. V. F. G. Hecht" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodan V. Rajandran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca E. R. E. Laurie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1207943110" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Kozma-Bogn&#225;r" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieron D Edwards" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J W Hall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C W Locke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04505.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192266v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth A. Dun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Hanan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Weller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.02952.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L Weller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hecht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lim Chee Liew" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frances C Sussmilch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp120" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656651v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Rameau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2009.09.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247959v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05237928v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4012-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05053457v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Legave" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1667/9782759232529/les-productions-fruitieres-a-l-heure-du-changement-climatique" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789131v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788959v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jensen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Lopez-Ortega" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503000v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788335v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guillaume-Sch&#246;pfer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>