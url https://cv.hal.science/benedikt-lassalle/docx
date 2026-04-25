--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -127,1229 +127,1229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In and Out: Shuttling Atoms in Covalent Nanocrystals, from Synthesis in Molten Salts to Water-Splitting Electrocatalysis</w:t>
+                <w:t xml:space="preserve">Coordination of aluminum in saponite-like material as a function of synthesis pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Song</w:t>
+                <w:t xml:space="preserve">Liva Dzene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Ghoridi</w:t>
+                <w:t xml:space="preserve">Patrick Dutournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Igoa Saldaña</w:t>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Gómez-Recio</w:t>
+                <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Janisch</w:t>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 147 (24), pp.20878-20887. </w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.e8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c04741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/cmn.2024.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240391v1</w:t>
+                <w:t xml:space="preserve">hal-04971071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of aluminum in saponite-like material as a function of synthesis pH</w:t>
+                <w:t xml:space="preserve">In and Out: Shuttling Atoms in Covalent Nanocrystals, from Synthesis in Molten Salts to Water-Splitting Electrocatalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liva Dzene</w:t>
+                <w:t xml:space="preserve">Yang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+                <w:t xml:space="preserve">Anissa Ghoridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+                <w:t xml:space="preserve">Fernando Igoa Saldaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vidal</w:t>
+                <w:t xml:space="preserve">Isabel Gómez-Recio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+                <w:t xml:space="preserve">Daniel Janisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73, pp.e8. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (24), pp.20878-20887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/cmn.2024.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c04741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971071v1</w:t>
+                <w:t xml:space="preserve">hal-05240391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of hard X-ray photoelectron spectroscopy in liquid cells using optimized microfabricated silicon nitride membranes</w:t>
+                <w:t xml:space="preserve">Instability of Cobalt-Substituted Polyoxometalates during the Oxygen Evolution Reaction: An Operando X-ray Absorption Spectroscopy Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Capone</w:t>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Muntada</w:t>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ramírez</w:t>
+                <w:t xml:space="preserve">Séverine Renaudineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Esplandiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dedryvère</w:t>
+                <w:t xml:space="preserve">Delphine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577524008865⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (19), pp.7968-7976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801911v1</w:t>
+                <w:t xml:space="preserve">hal-04651645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability of Cobalt-Substituted Polyoxometalates during the Oxygen Evolution Reaction: An Operando X-ray Absorption Spectroscopy Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of hard X-ray photoelectron spectroscopy in liquid cells using optimized microfabricated silicon nitride membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Capone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+                <w:t xml:space="preserve">O. Muntada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
+                <w:t xml:space="preserve">J. Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Renaudineau</w:t>
+                <w:t xml:space="preserve">M. Esplandiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Garnier</w:t>
+                <w:t xml:space="preserve">Rémi Dedryvère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (19), pp.7968-7976. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (6), pp.1505-1513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577524008865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651645v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of Oxygen Electrocatalysis in Perovskite Oxide Nanoparticles by the Cationic Composition</w:t>
+                <w:t xml:space="preserve">From Ce(OH) 3 to Nanoscaled CeO 2 : Identification and Crystal Structure of a Cerium Oxyhydroxide Intermediate Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeleine Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Gómez-Recio</w:t>
+                <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gutiérrez Martín</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+                <w:t xml:space="preserve">Capucine Sassoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Ruiz-González</w:t>
+                <w:t xml:space="preserve">Maxim Avdeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.5733-5743. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (13), pp.5040-5048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c00461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072268v1</w:t>
+                <w:t xml:space="preserve">hal-04170377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X‐ray Absorption Spectroscopy in Homogeneous Conditions Reveals Interactions Between CO 2 and a Doubly and Triply Reduced Iron(III) Porphyrin, then Leading to Catalysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ/operando X-ray absorption and photoelectron spectroscopies applied to water-splitting electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Mendoza</w:t>
+                <w:t xml:space="preserve">Marie-Sophie Dias Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Si‐thanh Dong</w:t>
+                <w:t xml:space="preserve">Fabrice Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Kostopoulos</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202201298⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, pp.101314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2023.101314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04261126v1</w:t>
+                <w:t xml:space="preserve">hal-04477669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterostructured Cobalt Silicide Nanocrystals: Synthesis in Molten Salts, Ferromagnetism, and Electrocatalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Janisch</w:t>
+                <w:t xml:space="preserve">In situ X‐ray Absorption Spectroscopy in Homogeneous Conditions Reveals Interactions Between CO 2 and a Doubly and Triply Reduced Iron(III) Porphyrin, then Leading to Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Mendoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si‐thanh Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Kostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orestes Rivada-Wheelaghan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c01110⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.e202201298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202201298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199618v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ce(OH) 3 to Nanoscaled CeO 2 : Identification and Crystal Structure of a Cerium Oxyhydroxide Intermediate Phase</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maxim Avdeev</w:t>
+                <w:t xml:space="preserve">Heterostructured Cobalt Silicide Nanocrystals: Synthesis in Molten Salts, Ferromagnetism, and Electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Gómez-Recio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Ghoridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Igoa Saldaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+                <w:t xml:space="preserve">Daniel Janisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00486⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (35), pp.19207-19217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c01110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170377v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ/operando X-ray absorption and photoelectron spectroscopies applied to water-splitting electrocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
+                <w:t xml:space="preserve">Tuning of Oxygen Electrocatalysis in Perovskite Oxide Nanoparticles by the Cationic Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Gómez-Recio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sophie Dias Fernandes</w:t>
+                <w:t xml:space="preserve">Daniel Gutiérrez Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bournel</w:t>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Gallet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Luisa Ruiz-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40, pp.101314. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.5733-5743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2023.101314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c00461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477669v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation Mechanism of Metal–Organic Framework Drug Nanocarriers Studied by Solid-State Nuclear Magnetic Resonance and X-ray Absorption Near-Edge Structure Spectroscopy</w:t>
               </w:r>
@@ -1387,51 +1387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Porcino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sĩ Thành Đồng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (18), pp.8178-8189. </w:t>
@@ -1521,51 +1521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (22), pp.8979-8987. </w:t>
@@ -1597,364 +1597,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin crossover in Fe(triazole)–Pt nanoparticle self-assembly structured at the sub-5 nm scale</w:t>
+                <w:t xml:space="preserve">Aerosol synthesis of thermally stable porous noble metals and alloys by using bi-functional templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suhail Usmani</w:t>
+                <w:t xml:space="preserve">Mateusz Odziomek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirko Mikolasek</w:t>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Gillet</w:t>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Sánchez Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Rigoulet</w:t>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0nr02154g⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.541-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9MH01408J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570895v1</w:t>
+                <w:t xml:space="preserve">hal-02617368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol synthesis of thermally stable porous noble metals and alloys by using bi-functional templates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin crossover in Fe(triazole)–Pt nanoparticle self-assembly structured at the sub-5 nm scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suhail Usmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Odziomek</w:t>
+                <w:t xml:space="preserve">Mirko Mikolasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounib Bahri</w:t>
+                <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boissière</w:t>
+                <w:t xml:space="preserve">José Sánchez Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Sanchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+                <w:t xml:space="preserve">Mathilde Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (2), pp.541-550. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (15), pp.8180-8187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9MH01408J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0nr02154g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617368v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and Structural Evolution of Co3O4 Nanoparticles Revealed by in Situ Electrochemical Transmission Electron Microscopy during Electrocatalytic Water Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Carenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2191,51 +2191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Halime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (6), pp.1980-1985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2263,295 +2263,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Noble Metal-Free Photosystem Based on Cobalt- Polyoxometalates Immobilized in a Porphyrinic Metal- Organic-Framework for Water Oxidation</w:t>
+                <w:t xml:space="preserve">Elucidating the performance and unexpected stability of partially coated water-splitting silicon photoanodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Paille</w:t>
+                <w:t xml:space="preserve">Kiseok Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gomez-Mingot</w:t>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mialane</w:t>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.2590-2599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b11788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8ee00980e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081087v1</w:t>
+                <w:t xml:space="preserve">hal-01900872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the performance and unexpected stability of partially coated water-splitting silicon photoanodes</w:t>
+                <w:t xml:space="preserve">A Fully Noble Metal-Free Photosystem Based on Cobalt- Polyoxometalates Immobilized in a Porphyrinic Metal- Organic-Framework for Water Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiseok Oh</w:t>
+                <w:t xml:space="preserve">Grégoire Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Maria Gomez-Mingot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fabre</w:t>
+                <w:t xml:space="preserve">Pierre Mialane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (9), pp.2590-2599. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8ee00980e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b11788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900872v1</w:t>
+                <w:t xml:space="preserve">hal-02081087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Ce 2 O 2 S and Gd 2(1– y ) Ce 2 y O 2 S Nanoparticles and Reactivity from in Situ X-ray Absorption Spectroscopy and X-ray Photoelectron Spectroscopy</w:t>
               </w:r>
@@ -2589,51 +2589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ávila-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Tinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -2697,51 +2697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vincent Ching</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2818,51 +2818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of remote water molecules on the electron transfer coupled processes at a nonporphyrinic Mn(iii)-hydroxido complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dorlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2952,51 +2952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial systems related to light driven electron transfer processes in PSII.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,51 +3204,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic tools for the study of natural and artificial photosynthetic catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical Sciences. Université Paris-Sud Orsay, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3435,51 +3435,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05240391v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Igoa Salda&#241;a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G&#243;mez-Recio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janisch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c04741" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971071v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2024.41" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04801911v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Muntada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esplandiu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577524008865" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04651645v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01265" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072268v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Han" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guti&#233;rrez Mart&#237;n" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00461" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261126v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mendoza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;thanh Dong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kostopoulos" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestes Rivada-Wheelaghan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201298" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04170377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00486" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dias Fernandes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101314" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Le Mai Vuong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Christodoulou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Porcino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#297; Th&#224;nh &#272;&#7891;ng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01190" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03406009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02546E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Mikolasek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rigoulet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr02154g" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02617368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Odziomek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MH01408J" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04745" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benlahrech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Teffahi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-019-01360-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Cheaib" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maurice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519013614" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081087v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Paille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Mingot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b11788" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee00980e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01635618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tinat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02336" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Ghachtouli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Ching" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenick Leto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41300d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01078f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. William Rutherford" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2007.09.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle Kaiser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02542757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2024.41" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05240391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Igoa Salda&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G&#243;mez-Recio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janisch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c04741" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04651645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01265" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04801911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Muntada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esplandiu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577524008865" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04170377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dias Fernandes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mendoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;thanh Dong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kostopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestes Rivada-Wheelaghan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201298" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Han" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guti&#233;rrez Mart&#237;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00461" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Le Mai Vuong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Christodoulou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Porcino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#297; Th&#224;nh &#272;&#7891;ng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01190" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03406009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02546E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02617368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Odziomek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MH01408J" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Mikolasek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rigoulet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr02154g" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04745" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benlahrech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Teffahi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-019-01360-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Cheaib" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maurice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519013614" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee00980e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Paille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Mingot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b11788" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01635618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tinat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02336" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Ghachtouli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Ching" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenick Leto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41300d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01078f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. William Rutherford" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2007.09.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle Kaiser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02542757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>