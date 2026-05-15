--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -93,195 +93,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination of aluminum in saponite-like material as a function of synthesis pH</w:t>
+                <w:t xml:space="preserve">Synergistic ruthenium single-atom and nanoparticles in nickel as cooperative catalysts for the alkaline hydrogen evolution reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liva Dzene</w:t>
+                <w:t xml:space="preserve">Gaëlle Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+                <w:t xml:space="preserve">Marie-Sophie Dias-Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+                <w:t xml:space="preserve">Sumit Bawari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vidal</w:t>
+                <w:t xml:space="preserve">Linghui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+                <w:t xml:space="preserve">Chiddharth Muthuraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 73, pp.e8. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/cmn.2024.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d6nr00391e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04971071v1</w:t>
+                <w:t xml:space="preserve">hal-05612223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In and Out: Shuttling Atoms in Covalent Nanocrystals, from Synthesis in Molten Salts to Water-Splitting Electrocatalysis</w:t>
               </w:r>
@@ -395,2689 +395,2823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability of Cobalt-Substituted Polyoxometalates during the Oxygen Evolution Reaction: An Operando X-ray Absorption Spectroscopy Study</w:t>
+                <w:t xml:space="preserve">Coordination of aluminum in saponite-like material as a function of synthesis pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Liva Dzene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dutournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01265⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73, pp.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cmn.2024.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651645v1</w:t>
+                <w:t xml:space="preserve">hal-04971071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of hard X-ray photoelectron spectroscopy in liquid cells using optimized microfabricated silicon nitride membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Capone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Muntada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esplandiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dedryvère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31 (6), pp.1505-1513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600577524008865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ce(OH) 3 to Nanoscaled CeO 2 : Identification and Crystal Structure of a Cerium Oxyhydroxide Intermediate Phase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instability of Cobalt-Substituted Polyoxometalates during the Oxygen Evolution Reaction: An Operando X-ray Absorption Spectroscopy Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Sassoye</w:t>
+                <w:t xml:space="preserve">Antoine Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Avdeev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+                <w:t xml:space="preserve">Séverine Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00486⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (19), pp.7968-7976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c01265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170377v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ/operando X-ray absorption and photoelectron spectroscopies applied to water-splitting electrocatalysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ X‐ray Absorption Spectroscopy in Homogeneous Conditions Reveals Interactions Between CO 2 and a Doubly and Triply Reduced Iron(III) Porphyrin, then Leading to Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bournel</w:t>
+                <w:t xml:space="preserve">Daniela Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Gallet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Si‐thanh Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Kostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pinty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orestes Rivada-Wheelaghan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coelec.2023.101314⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.e202201298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202201298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477669v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X‐ray Absorption Spectroscopy in Homogeneous Conditions Reveals Interactions Between CO 2 and a Doubly and Triply Reduced Iron(III) Porphyrin, then Leading to Catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Orestes Rivada-Wheelaghan</w:t>
+                <w:t xml:space="preserve">Heterostructured Cobalt Silicide Nanocrystals: Synthesis in Molten Salts, Ferromagnetism, and Electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Gómez-Recio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Ghoridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Igoa Saldaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Janisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202201298⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (35), pp.19207-19217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c01110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261126v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterostructured Cobalt Silicide Nanocrystals: Synthesis in Molten Salts, Ferromagnetism, and Electrocatalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yang Song</w:t>
+                <w:t xml:space="preserve">Tuning of Oxygen Electrocatalysis in Perovskite Oxide Nanoparticles by the Cationic Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Gómez-Recio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Janisch</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gutiérrez Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Ruiz-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c01110⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.5733-5743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.3c00461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199618v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning of Oxygen Electrocatalysis in Perovskite Oxide Nanoparticles by the Cationic Composition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Ce(OH) 3 to Nanoscaled CeO 2 : Identification and Crystal Structure of a Cerium Oxyhydroxide Intermediate Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+                <w:t xml:space="preserve">Rémi André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Ruiz-González</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sassoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Avdeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.3c00461⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (13), pp.5040-5048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072268v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation Mechanism of Metal–Organic Framework Drug Nanocarriers Studied by Solid-State Nuclear Magnetic Resonance and X-ray Absorption Near-Edge Structure Spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Christodoulou</w:t>
+                <w:t xml:space="preserve">In situ/operando X-ray absorption and photoelectron spectroscopies applied to water-splitting electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rotonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Porcino</w:t>
+                <w:t xml:space="preserve">Marie-Sophie Dias Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sĩ Thành Đồng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fabrice Bournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01190⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, pp.101314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coelec.2023.101314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784279v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-sphere hydrogen-bonding enhances heterogeneous electrocatalytic CO 2 to CO reduction by iron porphyrins in water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation Mechanism of Metal–Organic Framework Drug Nanocarriers Studied by Solid-State Nuclear Magnetic Resonance and X-ray Absorption Near-Edge Structure Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Dragoe</w:t>
+                <w:t xml:space="preserve">Dang Le Mai Vuong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brisset</w:t>
+                <w:t xml:space="preserve">Ioanna Christodoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Boitrel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Marianna Porcino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sĩ Thành Đồng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1GC02546E⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (18), pp.8178-8189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c01190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406009v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol synthesis of thermally stable porous noble metals and alloys by using bi-functional templates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second-sphere hydrogen-bonding enhances heterogeneous electrocatalytic CO 2 to CO reduction by iron porphyrins in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounib Bahri</w:t>
+                <w:t xml:space="preserve">Chanjuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Boissière</w:t>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Sanchez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">François Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9MH01408J⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (22), pp.8979-8987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1GC02546E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617368v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin crossover in Fe(triazole)–Pt nanoparticle self-assembly structured at the sub-5 nm scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suhail Usmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Mikolasek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Sánchez Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Rigoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (15), pp.8180-8187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d0nr02154g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and Structural Evolution of Co3O4 Nanoparticles Revealed by in Situ Electrochemical Transmission Electron Microscopy during Electrocatalytic Water Oxidation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Aerosol synthesis of thermally stable porous noble metals and alloys by using bi-functional templates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Odziomek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounib Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Carenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.9b04745⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.541-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9MH01408J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342909v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron micro-X-ray fluorescence shows sulfur accumulation in the middle cortex of N2-fixing legume nodules</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samia Benlahrech</w:t>
+                <w:t xml:space="preserve">Morphological and Structural Evolution of Co3O4 Nanoparticles Revealed by in Situ Electrochemical Transmission Electron Microscopy during Electrocatalytic Water Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Makoudi</w:t>
+                <w:t xml:space="preserve">Dris Ihiawakrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustapha Teffahi</w:t>
+                <w:t xml:space="preserve">Sophie Carenco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protoplasma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 256 (4), pp.1025-1035. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (10), pp.11372-11381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00709-019-01360-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.9b04745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617612v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved X-ray absorption spectroelectrochemistry of redox active species in solution</w:t>
+                <w:t xml:space="preserve">Synchrotron micro-X-ray fluorescence shows sulfur accumulation in the middle cortex of N2-fixing legume nodules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Cheaib</w:t>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Maurice</w:t>
+                <w:t xml:space="preserve">Laurie Amenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Mateo</w:t>
+                <w:t xml:space="preserve">Samia Benlahrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Halime</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bouchra Makoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Teffahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577519013614⟩</w:t>
+              <w:t xml:space="preserve">Protoplasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 256 (4), pp.1025-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00709-019-01360-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02385904v1</w:t>
+                <w:t xml:space="preserve">hal-02617612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the performance and unexpected stability of partially coated water-splitting silicon photoanodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved X-ray absorption spectroelectrochemistry of redox active species in solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Khaled Cheaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Halime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8ee00980e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.1980-1985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577519013614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900872v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02385904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Noble Metal-Free Photosystem Based on Cobalt- Polyoxometalates Immobilized in a Porphyrinic Metal- Organic-Framework for Water Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gomez-Mingot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roch-Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mialane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.7b11788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Ce 2 O 2 S and Gd 2(1– y ) Ce 2 y O 2 S Nanoparticles and Reactivity from in Situ X-ray Absorption Spectroscopy and X-ray Photoelectron Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elucidating the performance and unexpected stability of partially coated water-splitting silicon photoanodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Minh Nguyen</w:t>
+                <w:t xml:space="preserve">Kiseok Oh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Ávila-Gutiérrez</w:t>
+                <w:t xml:space="preserve">Cristelle Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Tinat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02336⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (9), pp.2590-2599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8ee00980e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635618v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical formation of MnIII-peroxo complexes supported by pentadentate amino pyridine and imidazole ligands</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Ce 2 O 2 S and Gd 2(1– y ) Ce 2 y O 2 S Nanoparticles and Reactivity from in Situ X-ray Absorption Spectroscopy and X-ray Photoelectron Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vincent Ching</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Clément Larquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ávila-Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Tinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Domenick Leto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cc41300d⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b02336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888064v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of remote water molecules on the electron transfer coupled processes at a nonporphyrinic Mn(iii)-hydroxido complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Electrochemical formation of MnIII-peroxo complexes supported by pentadentate amino pyridine and imidazole ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vincent Ching</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenick Leto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1ee01078f⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (50), pp.5696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc41300d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887954v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Implications of remote water molecules on the electron transfer coupled processes at a nonporphyrinic Mn(iii)-hydroxido complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae El Ghachtouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dorlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Anxolabéhère-Mallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (6), pp.2041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1ee01078f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Artificial systems related to light driven electron transfer processes in PSII.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Herrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winfried Leibl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. William Rutherford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coordination Chemistry Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 252 (3-4), pp.456-468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ccr.2007.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3087,100 +3221,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation d'une molécule d'eau coordonnée au manganèse : quatre études de cas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris XI, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00555025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3190,105 +3324,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic tools for the study of natural and artificial photosynthetic catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Lassalle-Kaiser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chemical Sciences. Université Paris-Sud Orsay, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02542757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3435,51 +3569,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971071v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2024.41" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05240391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Igoa Salda&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G&#243;mez-Recio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janisch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c04741" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04651645v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01265" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04801911v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Muntada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esplandiu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577524008865" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04170377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00486" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477669v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dias Fernandes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261126v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mendoza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;thanh Dong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kostopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestes Rivada-Wheelaghan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201298" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199618v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01110" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072268v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Han" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guti&#233;rrez Mart&#237;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00461" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Le Mai Vuong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Christodoulou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Porcino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#297; Th&#224;nh &#272;&#7891;ng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01190" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03406009v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02546E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02617368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Odziomek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MH01408J" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570895v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Mikolasek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rigoulet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr02154g" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342909v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04745" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benlahrech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Teffahi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-019-01360-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385904v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Cheaib" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maurice" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519013614" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900872v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee00980e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Paille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Mingot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b11788" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01635618v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tinat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02336" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888064v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Ghachtouli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Ching" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenick Leto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41300d" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887954v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01078f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. William Rutherford" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2007.09.002" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555025v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle Kaiser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02542757v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612223v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Khalil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dias-Fernandes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Bawari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghui Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiddharth Muthuraj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6nr00391e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05240391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Song" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Ghoridi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Igoa Salda&#241;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel G&#243;mez-Recio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Janisch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c04741" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971071v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Dzene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dutourni&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle-Kaiser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cmn.2024.41" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04801911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Capone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Muntada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esplandiu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577524008865" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04651645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rotonnelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnefont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c01265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261126v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Mendoza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;thanh Dong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Kostopoulos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pinty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestes Rivada-Wheelaghan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202201298" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c01110" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Han" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guti&#233;rrez Mart&#237;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Ruiz-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.3c00461" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04170377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sassoye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Avdeev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c00486" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Dias Fernandes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bournel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Gallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coelec.2023.101314" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784279v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Le Mai Vuong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Christodoulou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Porcino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#297; Th&#224;nh &#272;&#7891;ng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c01190" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03406009v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1GC02546E" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570895v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suhail Usmani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Mikolasek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S&#225;nchez Costa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rigoulet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nr02154g" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02617368v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Odziomek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boissi&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Sanchez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9MH01408J" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dris Ihiawakrim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Carenco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04745" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617612v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Amenc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benlahrech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Makoudi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Teffahi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-019-01360-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385904v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Cheaib" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Maurice" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Halime" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577519013614" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081087v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Paille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gomez-Mingot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roch-Marchal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mialane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b11788" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900872v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiseok Oh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ee00980e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01635618v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Minh Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#193;vila-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Tinat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b02336" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888064v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae El Ghachtouli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent Ching" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenick Leto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc41300d" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887954v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dorlet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Anxolab&#233;h&#232;re-Mallart" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ee01078f" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207654v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Herrero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winfried Leibl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. William Rutherford" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2007.09.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00555025v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Lassalle Kaiser" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02542757v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>