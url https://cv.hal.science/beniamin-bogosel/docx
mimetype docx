--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -878,183 +878,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed volumes and the Blaschke-Lebesgue theorem</w:t>
+                <w:t xml:space="preserve">Numerical shape optimization among convex sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamin Bogosel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 173 (1), pp.122-138. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (1), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10474-024-01435-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00245-022-09920-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306123v1</w:t>
+                <w:t xml:space="preserve">hal-03607776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical shape optimization among convex sets</w:t>
+                <w:t xml:space="preserve">Mixed volumes and the Blaschke-Lebesgue theorem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamin Bogosel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 173 (1), pp.122-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00245-022-09920-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10474-024-01435-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607776v1</w:t>
+                <w:t xml:space="preserve">hal-04306123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Shape Optimization using the Support Function</w:t>
               </w:r>
@@ -2155,269 +2155,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Partitions for p-norms of eigenvalues</w:t>
+                <w:t xml:space="preserve">Efficient algorithm for optimizing spectral partitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamin Bogosel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 333, pp.61-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2018.03.087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419169v1</w:t>
+                <w:t xml:space="preserve">hal-03181136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing supports for additive manufacturing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimal Partitions for p-norms of eigenvalues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamin Bogosel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (6), pp.2493-2515</w:t>
+              <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.129-163</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769324v2</w:t>
+                <w:t xml:space="preserve">hal-01419169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient algorithm for optimizing spectral partitions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimizing supports for additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamin Bogosel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (6), pp.2493-2515</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2018.03.087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03181136v1</w:t>
+                <w:t xml:space="preserve">hal-01769324v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimization of the eigenvalues of the Dirichlet-LapIacian with a diameter constraint</w:t>
               </w:r>
@@ -2520,51 +2520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal partitions for the sum and the maximum of eigenvalues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamin Bogosel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bonnaillie-Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publicaciones del Seminario Matemático García Galdeano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2833,98 +2833,192 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/140976406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shape Optimization: Theoretical, Numerical and Practical Aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamin Bogosel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Optimization and Control [math.OC]. Ecole Polytechnique, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04595474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygonal Faber-Krahn inequality: Local minimality via validated computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamin Bogosel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2933,406 +3027,312 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorin Bucur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Blaschke-Lebesgue theorem for the Cheeger constant via areas and perimeters of inner parallel sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamin Bogosel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04045140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Steklov-Lamé eigenvalues with respect to the domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamin Bogosel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03676230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaine d'Etude Mathématiques et Entreprises 6 : Représentation des fonctions de réponse radiométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basad Al-Sarray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamin Bogosel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dalissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Etancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne-Kathrin Gunther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basad Al-Sarray</w:t>
-[...80 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00861528v2</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-04595474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3511,51 +3511,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82C3BA6D"/>
+    <w:nsid w:val="1C410A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3742,51 +3742,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beniamin-bogosel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7535-5197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200022598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219149717553910951353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866202v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Bogosel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202501_012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452653v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Michetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1641099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Bucur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Fragal&#224;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-023-02683-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.250" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-024-00688-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864841v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bihr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Godoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-024-10366-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-024-01435-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607776v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-09920-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R S Antunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132237v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/468" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538224v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Betbeder-Lauque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114975" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880034v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tellini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2021.112528" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102760v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-021-01928-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Al Sayed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nacry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1335042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-018-9476-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764327v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bogosel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Perrollaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raschel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trotignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2019.105189" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.2019.v27.n7.a3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie-No&#235;l" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769324v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181136v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.03.087" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Lucardesi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1162147" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2016.1223570" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140999530" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozhidar Velichkov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140976406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613443v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045140v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676230v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antunes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861528v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basad Al-Sarray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dalissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Etancelin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne-Kathrin Gunther" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595474v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01502792v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAM066" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/beniamin-bogosel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7535-5197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/200022598" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/219149717553910951353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866202v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamin Bogosel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Mazari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Nadin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202501_012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452653v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Henrot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Michetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1641099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001501v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorin Bucur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Fragal&#224;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-023-02683-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.250" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258055v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-024-00688-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864841v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bihr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as Godoy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112083" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00283-024-10366-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607776v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-022-09920-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-024-01435-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170318v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R S Antunes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132237v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Oudet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/468" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538224v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507990v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Betbeder-Lauque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2022.114975" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880034v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Giletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tellini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2021.112528" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102760v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-021-01928-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Al Sayed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Nacry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1335042" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-018-9476-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468684v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764327v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bogosel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Perrollaz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Raschel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Trotignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2019.105189" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181142v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/CAG.2019.v27.n7.a3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181136v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2018.03.087" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419169v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnaillie-No&#235;l" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769324v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674302v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Henrot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Lucardesi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1162147" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009469v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10586458.2016.1223570" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02009510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140999530" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozhidar Velichkov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140976406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04595474v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613443v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045140v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676230v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antunes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861528v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basad Al-Sarray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dalissier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Etancelin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne-Kathrin Gunther" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01502792v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015GREAM066" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>