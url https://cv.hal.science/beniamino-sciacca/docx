--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -723,559 +723,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle Imprint Lithography: From Nanoscale Metrology to Printable Metallic Grids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encapsulation of Disodium-EDTA in Electrospun Polymeric Fibers for the Detection of Heavy Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrnaz Bochet-Modaresialam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
+                <w:t xml:space="preserve">Antonio Fotia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Badie</w:t>
+                <w:t xml:space="preserve">Patrizia Frontera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasile Heresanu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucio Bonaccorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Malara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c01156⟩</w:t>
+              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsu.202300463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100042v1</w:t>
+                <w:t xml:space="preserve">hal-04328036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of Disodium-EDTA in Electrospun Polymeric Fibers for the Detection of Heavy Metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Fotia</w:t>
+                <w:t xml:space="preserve">Nanoparticle Imprint Lithography: From Nanoscale Metrology to Printable Metallic Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Frontera</w:t>
+                <w:t xml:space="preserve">Mehrnaz Bochet-Modaresialam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Bonaccorsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Malara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsu.202300463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c01156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328036v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bedu</w:t>
+                <w:t xml:space="preserve">Conductive TiN thin films grown by plasma- enhanced atomic layer deposition: Effects of N-sources and thermal treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Ozerov</w:t>
+                <w:t xml:space="preserve">Héloïse Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Santinacci</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïssa K. S. Barr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (3), pp.032401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0002288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096788v1</w:t>
+                <w:t xml:space="preserve">hal-04016648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive TiN thin films grown by plasma- enhanced atomic layer deposition: Effects of N-sources and thermal treatments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Tissot</w:t>
+                <w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Bouanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Bachmann</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (3), pp.032401. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.7770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0002288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016648v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocube epitaxy for the realisation of printable monocrystalline nanophotonic surfaces</w:t>
               </w:r>
@@ -3163,290 +3163,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexing of radiative-surface plasmon resonance for the detection of gastric cancer biomarkers in a single optical fiber</w:t>
+                <w:t xml:space="preserve">Radiative-surface plasmon resonance for the detection of apolipoprotein E in medical diagnostics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hoffmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manuela Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brazzatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Penno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.03.131⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.550 - 557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933187v1</w:t>
+                <w:t xml:space="preserve">hal-01933180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative-surface plasmon resonance for the detection of apolipoprotein E in medical diagnostics applications</w:t>
+                <w:t xml:space="preserve">Multiplexing of radiative-surface plasmon resonance for the detection of gastric cancer biomarkers in a single optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brazzatti</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Monro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183, pp.454 - 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.03.131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2012.10.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01933180v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modification of porous silicon microparticles by sonochemistry</w:t>
               </w:r>
@@ -4700,51 +4700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766943v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bidotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Abdoul-Yasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07890" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fajri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capitaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202401304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Fajri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kossowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300373" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04100042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bochet-Modaresialam" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01156" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fotia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Frontera" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bonaccorsi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Malara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202300463" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538271v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200364" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nu&#241;ez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Boersma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101623" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093749v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102588" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Hyun Gong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Alpeggiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Garnett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuipers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan8010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Berkhout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brenny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Oener" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Huis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201701064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Mann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyan Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Kontoleta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b06534" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel de Goede" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Boughorbel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr07991a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorik van de Groep" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Polman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201504045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WM2ZJ4T3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.v81.10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Klantsataya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Ebendorff-Heidepriem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Zuber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Yalcin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sfiligoj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905652" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Monro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403667q" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933195v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Tichelaar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henny Zandbergen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502831t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pace" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brooks" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Plush" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am500983r" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933187v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoffmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.03.131" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMLV16SZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Hoffmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brazzatti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Penno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2012.10.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Geobaldo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra42830c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rivolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23996e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM02904A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Michelotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Dominici" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Quaglio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Descrovi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914280k" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F715B9A61A8E57F1C1CE723A86FA4DC8132A900/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alvarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Sailor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00936a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frascella" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Venturello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.01.066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBW6QLMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824387" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544828v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fenzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04298501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766943v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bidotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Abdoul-Yasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07890" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fajri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capitaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202401304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Fajri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kossowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300373" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fotia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Frontera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bonaccorsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Malara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202300463" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04100042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bochet-Modaresialam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01156" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538271v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200364" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nu&#241;ez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Boersma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101623" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093749v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102588" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Hyun Gong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Alpeggiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Garnett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuipers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan8010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Berkhout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brenny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Oener" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Huis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201701064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Mann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyan Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Kontoleta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b06534" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel de Goede" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Boughorbel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr07991a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorik van de Groep" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Polman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201504045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WM2ZJ4T3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.v81.10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Klantsataya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Ebendorff-Heidepriem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Zuber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Yalcin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sfiligoj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905652" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Monro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403667q" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933195v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Tichelaar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henny Zandbergen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502831t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pace" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brooks" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Plush" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am500983r" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Hoffmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brazzatti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Penno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2012.10.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoffmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.03.131" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMLV16SZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Geobaldo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra42830c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rivolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23996e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM02904A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Michelotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Dominici" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Quaglio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Descrovi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914280k" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F715B9A61A8E57F1C1CE723A86FA4DC8132A900/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alvarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Sailor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00936a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frascella" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Venturello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.01.066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBW6QLMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824387" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544828v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fenzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04298501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>