--- v1 (2026-04-02)
+++ v2 (2026-05-09)
@@ -619,663 +619,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pushing the limits of capillary assembly for the arbitrary positioning of sub-50nm nanocubes in printable plasmonic surfaces</w:t>
+                <w:t xml:space="preserve">Nanoparticle Imprint Lithography: From Nanoscale Metrology to Printable Metallic Grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrnaz Bochet-Modaresialam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeranuch Poungsripong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smtd.202300373⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c01156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129724v1</w:t>
+                <w:t xml:space="preserve">hal-04100042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of Disodium-EDTA in Electrospun Polymeric Fibers for the Detection of Heavy Metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Fotia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Frontera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Bonaccorsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Malara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adsu.202300463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticle Imprint Lithography: From Nanoscale Metrology to Printable Metallic Grids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+                <w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Bouanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Santinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.3c01156⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.7770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100042v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductive TiN thin films grown by plasma- enhanced atomic layer deposition: Effects of N-sources and thermal treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïssa K. S. Barr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (3), pp.032401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1116/6.0002288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of infrared optical absorber using silver nanorings array made by a top-down process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Igor Ozerov</w:t>
+                <w:t xml:space="preserve">Pushing the limits of capillary assembly for the arbitrary positioning of sub-50nm nanocubes in printable plasmonic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Fajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, pp.7770. </w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-34579-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202300373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096788v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocube epitaxy for the realisation of printable monocrystalline nanophotonic surfaces</w:t>
               </w:r>
@@ -1346,63 +1346,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Functional Zeolite Layer Supported on Infrared Resonant Nano‐Antennas for the Detection of Benzene Traces</w:t>
+                <w:t xml:space="preserve">Thin functional zeolite layer supported on infrared resonant nano-antennas for fast detection of benzene traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Nuñez</w:t>
+                <w:t xml:space="preserve">Javier Nunez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjen Boersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1425,299 +1425,299 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.2101623. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.202101623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193786v1</w:t>
+                <w:t xml:space="preserve">hal-03093749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin functional zeolite layer supported on infrared resonant nano-antennas for fast detection of benzene traces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+                <w:t xml:space="preserve">Monocrystalline methylammonium lead halide perovskite materials for photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202101623⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2102588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202102588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093749v2</w:t>
+                <w:t xml:space="preserve">hal-03196043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocrystalline methylammonium lead halide perovskite materials for photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Capitaine</w:t>
+                <w:t xml:space="preserve">Thin Functional Zeolite Layer Supported on Infrared Resonant Nano‐Antennas for the Detection of Benzene Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Nuñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen Boersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202102588⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2101623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202101623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196043v1</w:t>
+                <w:t xml:space="preserve">hal-03193786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale chiral valley-photon interface through optical spin-orbit coupling</w:t>
               </w:r>
@@ -1827,425 +1827,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocrystalline Nanopatterns Made by Nanocube Assembly and Epitaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating Sphere Microscopy for Direct Absorption Measurements of Single Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brenny</w:t>
+                <w:t xml:space="preserve">Yunyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Oener</w:t>
+                <w:t xml:space="preserve">Jia Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marijn van Huis</w:t>
+                <w:t xml:space="preserve">Evgenia Kontoleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (26), </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.1412 - 1418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201701064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.6b06534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933248v1</w:t>
+                <w:t xml:space="preserve">hal-01933244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Sphere Microscopy for Direct Absorption Measurements of Single Nanostructures</w:t>
+                <w:t xml:space="preserve">3D multi-energy deconvolution electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Mann</w:t>
+                <w:t xml:space="preserve">Michiel de Goede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Johlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Wang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faysal Boughorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Garnett</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.6b06534⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (2), pp.684 - 689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6nr07991a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933244v1</w:t>
+                <w:t xml:space="preserve">hal-01933242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D multi-energy deconvolution electron microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monocrystalline Nanopatterns Made by Nanocube Assembly and Epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Berkhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel de Goede</w:t>
+                <w:t xml:space="preserve">Benjamin Brenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Johlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
+                <w:t xml:space="preserve">Sebastian Oener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faysal Boughorbel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marijn van Huis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (2), pp.684 - 689. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6nr07991a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201701064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933242v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution-Grown Silver Nanowire Ordered Arrays as Transparent Electrodes</w:t>
               </w:r>
@@ -2804,679 +2804,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dip Biosensor Based on Localized Surface Plasmon Resonance at the Tip of an Optical Fiber</w:t>
+                <w:t xml:space="preserve">Solution-Phase Epitaxial Growth of Quasi-Monocrystalline Cuprous Oxide on Metal Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanya Monro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frans Tichelaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henny Zandbergen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijn van Huis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la403667q⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (10), pp.5891 - 5898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl502831t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933191v1</w:t>
+                <w:t xml:space="preserve">hal-01933195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-Phase Epitaxial Growth of Quasi-Monocrystalline Cuprous Oxide on Metal Nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lanthanide Luminescence Enhancements in Porous Silicon Resonant Microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jenie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marijn van Huis</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Brooks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Plush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl502831t⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (15), pp.12012 - 12021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am500983r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933195v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lanthanide Luminescence Enhancements in Porous Silicon Resonant Microcavities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dip Biosensor Based on Localized Surface Plasmon Resonance at the Tip of an Optical Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally Plush</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tanya Monro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (15), pp.12012 - 12021. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (3), pp.946 - 954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am500983r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la403667q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01933193v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative-surface plasmon resonance for the detection of apolipoprotein E in medical diagnostics applications</w:t>
+                <w:t xml:space="preserve">Multiplexing of radiative-surface plasmon resonance for the detection of gastric cancer biomarkers in a single optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela Hoffmann</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanya Monro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2012.10.007⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183, pp.454 - 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.03.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933180v1</w:t>
+                <w:t xml:space="preserve">hal-01933187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexing of radiative-surface plasmon resonance for the detection of gastric cancer biomarkers in a single optical fiber</w:t>
+                <w:t xml:space="preserve">Radiative-surface plasmon resonance for the detection of apolipoprotein E in medical diagnostics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Hoffmann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Brazzatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megan Penno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2013.03.131⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (4), pp.550 - 557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2012.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01933187v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface modification of porous silicon microparticles by sonochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3549,51 +3549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switching of fluorescence mediated by a peroxynitrite–glutathione redox reaction in a porous silicon nanoreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Rivolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3679,51 +3679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Secret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,290 +3781,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast optical vapour sensing by Bloch surface waves on porous siliconmembranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioconjugate functionalization of thermally carbonized porous silicon using a radical coupling reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Michelotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beniamino Sciacca</w:t>
+                <w:t xml:space="preserve">Sara Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Geobaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Dominici</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael J. Sailor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b914280k⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (45), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c0dt00936a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01933168v1</w:t>
+                <w:t xml:space="preserve">hal-01933172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioconjugate functionalization of thermally carbonized porous silicon using a radical coupling reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast optical vapour sensing by Bloch surface waves on porous siliconmembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Michelotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Dominici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Quaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Alvarez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emiliano Descrovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (2), pp.502 - 506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b914280k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c0dt00936a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01933172v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01933168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doubly resonant porous silicon microcavities for enhanced detection of fluorescent organic molecules</w:t>
               </w:r>
@@ -4102,51 +4102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Venturello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Rivolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Descrovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 137 (2), pp.467 - 470. </w:t>
@@ -4196,51 +4196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of surface waves in highly defined one-dimensional porous silicon photonic crystals for gas sensing applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Descrovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Frascella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,51 +4248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beniamino Sciacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Geobaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Dominici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 91 (24), </w:t>
@@ -4700,51 +4700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766943v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bidotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Abdoul-Yasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07890" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fajri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capitaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202401304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Fajri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kossowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300373" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fotia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Frontera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bonaccorsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Malara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202300463" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04100042v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bochet-Modaresialam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01156" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538271v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200364" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nu&#241;ez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Boersma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101623" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093749v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102588" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Hyun Gong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Alpeggiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Garnett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuipers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan8010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933248v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Berkhout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brenny" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Oener" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Huis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201701064" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933244v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Mann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyan Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Kontoleta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b06534" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933242v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel de Goede" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Boughorbel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr07991a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorik van de Groep" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Polman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201504045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WM2ZJ4T3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.v81.10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Klantsataya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Ebendorff-Heidepriem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Zuber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Yalcin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sfiligoj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905652" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Monro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403667q" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933195v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Tichelaar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henny Zandbergen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502831t" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933193v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenie" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pace" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brooks" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Plush" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am500983r" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Hoffmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brazzatti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Penno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2012.10.007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933187v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoffmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.03.131" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMLV16SZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Geobaldo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra42830c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rivolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23996e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM02904A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Michelotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Dominici" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Quaglio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Descrovi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914280k" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F715B9A61A8E57F1C1CE723A86FA4DC8132A900/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alvarez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Sailor" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00936a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frascella" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Venturello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.01.066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBW6QLMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824387" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544828v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fenzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04298501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766943v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Youssef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peeranuch Poungsripong" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bidotti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halidou Abdoul-Yasset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c07890" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747121v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Fajri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Capitaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Santinacci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beniamino Sciacca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202401304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637861v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad L. Fajri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kossowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Bouanane" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588114v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyshnav Kannampalli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grosso" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chatain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400083" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04100042v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Bochet-Modaresialam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Badie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c01156" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328036v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fotia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Frontera" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Bonaccorsi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Malara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202300463" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096788v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34579-w" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016648v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;ssa K. S. Barr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002288" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300373" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538271v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202200364" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093749v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nunez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Boersma" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101623" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202102588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193786v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Nu&#241;ez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Su-Hyun Gong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Alpeggiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Garnett" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuipers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan8010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Mann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunyan Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Kontoleta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b06534" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933242v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel de Goede" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Johlin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Boughorbel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr07991a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Berkhout" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brenny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Oener" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn van Huis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201701064" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorik van de Groep" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Polman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201504045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WM2ZJ4T3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933236v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.v81.10" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Klantsataya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alexandre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Ebendorff-Heidepriem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Zuber" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.6.002128" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933228v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Yalcin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02051" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933202v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oener" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sfiligoj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hoang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4905652" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933195v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans Tichelaar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henny Zandbergen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502831t" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jenie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pace" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brooks" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Plush" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am500983r" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Monro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403667q" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933187v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Hoffmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.03.131" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMLV16SZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933180v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Hoffmann" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brazzatti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Penno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2012.10.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933176v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Geobaldo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra42830c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933175v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Rivolo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp23996e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575855v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Secret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gonzalez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM02904A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933172v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alvarez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Sailor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00936a" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933168v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Michelotti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Dominici" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Quaglio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Descrovi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b914280k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7F715B9A61A8E57F1C1CE723A86FA4DC8132A900/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frascella" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Venturello" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.01.066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBW6QLMG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824387" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544828v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Fenzi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04298501v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>