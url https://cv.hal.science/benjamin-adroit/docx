--- v0 (2026-03-15)
+++ v1 (2026-05-21)
@@ -109,274 +109,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Changes in plant–herbivore interactions across time scales: bridging paleoecology and contemporary ecology</w:t>
+                <w:t xml:space="preserve">Litter leaves misrepresent plant-insect interactions in standing vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail V Kozlov</w:t>
+                <w:t xml:space="preserve">Sandra R Schachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Manuel Robledo</w:t>
+                <w:t xml:space="preserve">Tuncay H Güner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra R Schachat</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Orts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Denk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 12, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1539173⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 13, pp.1549315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2025.1549315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893019v1</w:t>
+                <w:t xml:space="preserve">hal-05229311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter leaves misrepresent plant-insect interactions in standing vegetation</w:t>
+                <w:t xml:space="preserve">Editorial: Changes in plant–herbivore interactions across time scales: bridging paleoecology and contemporary ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail V Kozlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Manuel Robledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra R Schachat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Denk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 13, pp.1549315. </w:t>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2025.1549315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2024.1539173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05229311v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04893019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest Oligocene (late Chattian) environmental transitions revealed by plant-insect interactions preserved in plant assemblages from Wind Brickyard, Eger, Hungary</w:t>
               </w:r>
@@ -626,51 +626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taposhi Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subhankar Kumar Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -769,51 +769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios Velitzelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers in Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (4), pp.e1576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -873,51 +873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taposhi Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Wappler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1275,64 +1275,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Teodoridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuncay H Güner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Denk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 199, pp.103451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1624,662 +1624,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in pattern of plant-insect interactions on the Persian ironwood (Parrotia persica, Hamamelidaceae) over the last 3 million years</w:t>
+                <w:t xml:space="preserve">Plant-insect interactions patterns in three European paleoforests of the late-Neogene—early-Quaternary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdieh Malekhosseini</w:t>
+                <w:t xml:space="preserve">Vincent Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Girard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lutz Kunzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Wappler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2018.06.007⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.5075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102035v1</w:t>
+                <w:t xml:space="preserve">hal-01827091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-insect interactions patterns in three European paleoforests of the late-Neogene—early-Quaternary</w:t>
+                <w:t xml:space="preserve">Changes in pattern of plant-insect interactions on the Persian ironwood (Parrotia persica, Hamamelidaceae) over the last 3 million years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdieh Malekhosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Abedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutz Kunzmann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hossein Rajaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, </w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 258, pp.22-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.5075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2018.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827091v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernasso, a paleoforest from the early Pleistocene: New input from plant–insect interactions (Hérault, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First record of the family Trogossitidae (Insecta, Coleoptera) in the Late Pliocene deposits of Willershausen (Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Kolibáč</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Gröning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Brauckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Wappler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.01.015⟩</w:t>
+              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 90 (4), pp.681-689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12542-016-0316-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053691v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First record of the family Trogossitidae (Insecta, Coleoptera) in the Late Pliocene deposits of Willershausen (Germany)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernasso, a paleoforest from the early Pleistocene: New input from plant–insect interactions (Hérault, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Adroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elke Gröning</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Wappler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Brauckmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Torsten Wappler</w:t>
+                <w:t xml:space="preserve">Jean-Frederic Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paläontologische Zeitschrift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12542-016-0316-6⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 446, pp.78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463939v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures des paléoforêts européennes de la fin du Cénozoïque : apport des interactions plante-insecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Adroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université Montpellier; Institut für Geologie, Mineralogie und Paläontologie (Bonn), 2018. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018MONTG008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01815989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2426,51 +2438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893019v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Adroit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V Kozlov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manuel Robledo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra R Schachat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1539173" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05229311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay H G&#252;ner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1549315" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Gy&#246;keres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d D&#225;vid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.112828" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L. Zvereva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Andersson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. A. Barnett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13899" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04511541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taposhi Hazra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhankar Kumar Sarkar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasin Ali Khan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04683366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Danika" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Velitzelos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04064121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Wappler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31393-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoshi Hazra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Spicer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa E.V. Spicer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;geir Gr&#237;msson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Zetter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104776" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Teodoridis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103451" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhuang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201449" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauquette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adroit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Suc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.05.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03102035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Malekhosseini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abedi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Rajaei" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2018.06.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Kunzmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5075" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Terral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.01.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463939v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kolib&#225;&#269;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gr&#246;ning" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Brauckmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-016-0316-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01815989v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTG008" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05229311v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Adroit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra R Schachat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuncay H G&#252;ner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Orts" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Denk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1549315" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893019v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail V Kozlov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Manuel Robledo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2024.1539173" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136781v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Gy&#246;keres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;rp&#225;d D&#225;vid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2025.112828" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04677291v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena L. Zvereva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Andersson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig R. A. Barnett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Branco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13899" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04511541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taposhi Hazra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhankar Kumar Sarkar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahasin Ali Khan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11114" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04683366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Danika" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Velitzelos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1576" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04064121v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Wappler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-31393-2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463943v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoshi Hazra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A Spicer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa E.V. Spicer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2021.104589" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fri&#240;geir Gr&#237;msson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Suc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Zetter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2022.104776" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Teodoridis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2021.103451" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463941v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhuang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Terral" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.201449" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauquette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adroit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Suc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.G. Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2019.05.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827091v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Kunzmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.5075" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03102035v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Malekhosseini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abedi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Rajaei" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2018.06.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQGW1R75-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463939v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Kolib&#225;&#269;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Gr&#246;ning" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Brauckmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12542-016-0316-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053691v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Terral" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ali" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.01.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01815989v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018MONTG008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>