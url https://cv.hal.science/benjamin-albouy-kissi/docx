--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Albouy-Kissi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli - application smartphone pour déterminer la teneur en gras de la viande bovine en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-access computer image analysis (CIA) method to predict meat and fat content from an android smartphone-derived picture of the bovine 5th-6th rib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.79-89. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic registration of 3D dental mesh based on photographs of patient’s mouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microworlds for Learning Object-Oriented Programming: Considerations from Research to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.265-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d’un marqueur morphométrique de la fibrose hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (5), pp.S162-S163. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpat.2012.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How artificial intelligence could contribute to assess soil security dimensions and improve soil connectivity for all stakeholders of a society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Soil Sciences; Italian Society of Soil Science, May 2024, Florence (It), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify Potential Diversification to Companies through Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Multidisciplinary Conference on Economics, Business Engineering and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production2Vec: a hybrid recommender system combining semantic and product complexity approach to improve industrial resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 2nd International Conference on Artificial Intelligence and Information Systems (ICAIIS ’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chongqing, China. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3469213.3469218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system for distributed manufacturing based on input-output analysis and economic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Multidisciplinary Conference on Economics, Business Engineering and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From an open-access computer image analysis method to a smartphone app for beef marbling evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguel Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances de programmation en fonction des stratégies d’apprentissage : une étude empirique du micromonde PrOgO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subset-search and ranking based feature-selection for histology image classification using global and local quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maunier-Sifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orleans, France. pp.313-318, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language - Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, France. pp.289-294, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005475802890294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatique pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Learning Game Evaluation Methodology in a Training Context: a Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Games-Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feature selection based framework for histology image classification using global and local heterogeneity quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.1937-1940, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic scale-independent morphology-based quantification of liver fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Diego, United States. pp.904111, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2043521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic registration of 3D orthodontics models from photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2013: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lake Buena Vista (Orlando Area), Florida, United States. pp.1E, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2006900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de recalage visuel de modèles 3D pour l'orthodontie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage visuel de modèles 3D maxillo-mandibulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Visual Registration Approaches of 3D Models for Orthodontics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belgium. pp.647-657, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouy-Kissi M. Bonnet B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers; Wageningen Academic Publishers, pp.318, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé Volumétrique par Stéréovision à partir de Deux Vues non Calibrées – Application au Suivi Thérapeutique d'Escarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université d'Orléans, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006ORLE2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01548940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Albouy-Kissi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli - application smartphone pour déterminer la teneur en gras de la viande bovine en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-access computer image analysis (CIA) method to predict meat and fat content from an android smartphone-derived picture of the bovine 5th-6th rib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.79-89. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic registration of 3D dental mesh based on photographs of patient’s mouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microworlds for Learning Object-Oriented Programming: Considerations from Research to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.265-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d’un marqueur morphométrique de la fibrose hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (5), pp.S162-S163. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpat.2012.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How artificial intelligence could contribute to assess soil security dimensions and improve soil connectivity for all stakeholders of a society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Soil Sciences; Italian Society of Soil Science, May 2024, Florence (It), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify Potential Diversification to Companies through Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Multidisciplinary Conference on Economics, Business Engineering and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production2Vec: a hybrid recommender system combining semantic and product complexity approach to improve industrial resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 2nd International Conference on Artificial Intelligence and Information Systems (ICAIIS ’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chongqing, China. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3469213.3469218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system for distributed manufacturing based on input-output analysis and economic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Multidisciplinary Conference on Economics, Business Engineering and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From an open-access computer image analysis method to a smartphone app for beef marbling evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguel Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances de programmation en fonction des stratégies d’apprentissage : une étude empirique du micromonde PrOgO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subset-search and ranking based feature-selection for histology image classification using global and local quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maunier-Sifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orleans, France. pp.313-318, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language - Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, France. pp.289-294, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005475802890294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatique pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feature selection based framework for histology image classification using global and local heterogeneity quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.1937-1940, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Learning Game Evaluation Methodology in a Training Context: a Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Games-Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic scale-independent morphology-based quantification of liver fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Diego, United States. pp.904111, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2043521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic registration of 3D orthodontics models from photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2013: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lake Buena Vista (Orlando Area), Florida, United States. pp.1E, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2006900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Visual Registration Approaches of 3D Models for Orthodontics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belgium. pp.647-657, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage visuel de modèles 3D maxillo-mandibulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de recalage visuel de modèles 3D pour l'orthodontie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouy-Kissi M. Bonnet B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers; Wageningen Academic Publishers, pp.318, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé Volumétrique par Stéréovision à partir de Deux Vues non Calibrées – Application au Suivi Thérapeutique d'Escarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université d'Orléans, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006ORLE2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01548940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy-Kissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art16" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Destrez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coatelen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2012.09.052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Basset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Pachot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469213.3469218" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguel Delphine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maunier-Sifre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367154" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005475802890294" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sifre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943991" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2006900" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595281v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marchadier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648845v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_58" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy-Kissi M. Bonnet B." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01548940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ORLE2035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy-Kissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art16" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Destrez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coatelen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2012.09.052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Basset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Pachot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469213.3469218" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguel Delphine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maunier-Sifre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367154" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005475802890294" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sifre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943991" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2006900" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marchadier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_58" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595281v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy-Kissi M. Bonnet B." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01548940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ORLE2035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>