--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Albouy-Kissi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli - application smartphone pour déterminer la teneur en gras de la viande bovine en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-access computer image analysis (CIA) method to predict meat and fat content from an android smartphone-derived picture of the bovine 5th-6th rib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.79-89. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic registration of 3D dental mesh based on photographs of patient’s mouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microworlds for Learning Object-Oriented Programming: Considerations from Research to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.265-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d’un marqueur morphométrique de la fibrose hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (5), pp.S162-S163. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpat.2012.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How artificial intelligence could contribute to assess soil security dimensions and improve soil connectivity for all stakeholders of a society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Soil Sciences; Italian Society of Soil Science, May 2024, Florence (It), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify Potential Diversification to Companies through Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Multidisciplinary Conference on Economics, Business Engineering and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production2Vec: a hybrid recommender system combining semantic and product complexity approach to improve industrial resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 2nd International Conference on Artificial Intelligence and Information Systems (ICAIIS ’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chongqing, China. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3469213.3469218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system for distributed manufacturing based on input-output analysis and economic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Multidisciplinary Conference on Economics, Business Engineering and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From an open-access computer image analysis method to a smartphone app for beef marbling evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguel Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances de programmation en fonction des stratégies d’apprentissage : une étude empirique du micromonde PrOgO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subset-search and ranking based feature-selection for histology image classification using global and local quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maunier-Sifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orleans, France. pp.313-318, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language - Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, France. pp.289-294, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005475802890294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatique pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feature selection based framework for histology image classification using global and local heterogeneity quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.1937-1940, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Learning Game Evaluation Methodology in a Training Context: a Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Games-Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic scale-independent morphology-based quantification of liver fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Diego, United States. pp.904111, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2043521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic registration of 3D orthodontics models from photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2013: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lake Buena Vista (Orlando Area), Florida, United States. pp.1E, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2006900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Visual Registration Approaches of 3D Models for Orthodontics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belgium. pp.647-657, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage visuel de modèles 3D maxillo-mandibulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de recalage visuel de modèles 3D pour l'orthodontie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouy-Kissi M. Bonnet B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers; Wageningen Academic Publishers, pp.318, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé Volumétrique par Stéréovision à partir de Deux Vues non Calibrées – Application au Suivi Thérapeutique d'Escarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université d'Orléans, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006ORLE2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01548940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Albouy-Kissi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli - application smartphone pour déterminer la teneur en gras de la viande bovine en temps réel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.213-223. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-access computer image analysis (CIA) method to predict meat and fat content from an android smartphone-derived picture of the bovine 5th-6th rib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Jabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.79-89. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymeth.2020.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic registration of 3D dental mesh based on photographs of patient’s mouth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering: Imaging &amp; Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microworlds for Learning Object-Oriented Programming: Considerations from Research to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interactive Learning Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (3), pp.265-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et validation d’un marqueur morphométrique de la fibrose hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Pathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (5), pp.S162-S163. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpat.2012.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How artificial intelligence could contribute to assess soil security dimensions and improve soil connectivity for all stakeholders of a society</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Union of Soil Sciences; Italian Society of Soil Science, May 2024, Florence (It), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identify Potential Diversification to Companies through Collaborative Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Multidisciplinary Conference on Economics, Business Engineering and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production2Vec: a hybrid recommender system combining semantic and product complexity approach to improve industrial resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 2nd International Conference on Artificial Intelligence and Information Systems (ICAIIS ’21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Chongqing, China. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3469213.3469218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision support system for distributed manufacturing based on input-output analysis and economic complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnault Pachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Chausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Multidisciplinary Conference on Economics, Business Engineering and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Tbilisi, Georgia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From an open-access computer image analysis method to a smartphone app for beef marbling evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huguel Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual Meeting of EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, France. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition de connaissances de programmation en fonction des stratégies d’apprentissage : une étude empirique du micromonde PrOgO.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Strasbourg, France. pp.41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A subset-search and ranking based feature-selection for histology image classification using global and local quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Maunier-Sifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orleans, France. pp.313-318, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a 3D Virtual Game for Learning Object-Oriented Programming Fundamentals and C++ Language - Theoretical Considerations and Empirical Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Computer Supported Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lisbon, France. pp.289-294, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005475802890294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Informatique pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice, Greenfoot et Prog&Play ou Comment Apprendre la Programmation Orientée-Objet par le Jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Learning Game Evaluation Methodology in a Training Context: a Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Djelil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lavest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Games-Based Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A feature selection based framework for histology image classification using global and local heterogeneity quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Chicago, United States. pp.1937-1940, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2014.6943991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic scale-independent morphology-based quantification of liver fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coatelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Sifre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, San Diego, United States. pp.904111, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2043521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-automatic registration of 3D orthodontics models from photographs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Medical Imaging 2013: Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Lake Buena Vista (Orlando Area), Florida, United States. pp.1E, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2006900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Visual Registration Approaches of 3D Models for Orthodontics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belgium. pp.647-657, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-23687-7_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recalage visuel de modèles 3D maxillo-mandibulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gretsi2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de méthodes de recalage visuel de modèles 3D pour l'orthodontie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Treuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marchadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORASIS - Congrès des jeunes chercheurs en vision par ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA Grenoble Rhône-Alpes, Jun 2011, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595281v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat@ppli, a smartphone application to predict fat content of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normand J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albouy-Kissi M. Bonnet B.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers; Wageningen Academic Publishers, pp.318, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevé Volumétrique par Stéréovision à partir de Deux Vues non Calibrées – Application au Suivi Thérapeutique d'Escarres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Albouy-Kissi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vision par ordinateur et reconnaissance de formes [cs.CV]. Université d'Orléans, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2006ORLE2035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01548940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId74"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy-Kissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art16" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Destrez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coatelen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2012.09.052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Basset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Pachot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469213.3469218" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguel Delphine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maunier-Sifre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367154" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005475802890294" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sifre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943991" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2006900" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marchadier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_58" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595281v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy-Kissi M. Bonnet B." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01548940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ORLE2035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03764609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Albouy-Kissi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tisseur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Jabri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art16" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926221v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2020.06.023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Destrez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Treuillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djelil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Albouy-Kissi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084108v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coatelen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Abergel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpat.2012.09.052" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Basset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198988v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Pachot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chausse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469213.3469218" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguel Delphine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-900-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01657813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084079v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maunier-Sifre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367154" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083826v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005475802890294" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455131v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sifre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6943991" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2043521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2006900" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marchadier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23687-7_58" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648737v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595281v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196578v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand J." TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albouy-Kissi M. Bonnet B." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01548940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006ORLE2035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>