--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -66,861 +66,861 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circadian regulation of key physiological processes by the RITMO 1 clock protein in the marine diatom Phaeodactylum tricornutum</w:t>
+                <w:t xml:space="preserve">NPF2 is involved in intracellular pH regulation and ion balance in the diatom &amp;lt;i&amp;gt;Phaeodactylum tricornutum&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Manzotti</w:t>
+                <w:t xml:space="preserve">Anna Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Monteil</w:t>
+                <w:t xml:space="preserve">Monia Teresa Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Cheminant Navarro</w:t>
+                <w:t xml:space="preserve">Dany Croteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Croteau</w:t>
+                <w:t xml:space="preserve">Antonella Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Charreton</w:t>
+                <w:t xml:space="preserve">Sara Russo Spena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 246 (4), pp.1724-1739. </w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.71169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246146v1</w:t>
+                <w:t xml:space="preserve">hal-05599116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Phase Separation with Finite Wavelength Selection in Photophobic Microalgae</w:t>
+                <w:t xml:space="preserve">Circadian regulation of key physiological processes by the RITMO 1 clock protein in the marine diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Eisenmann</w:t>
+                <w:t xml:space="preserve">Alessandro Manzotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo L’homme</w:t>
+                <w:t xml:space="preserve">Raphaël Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliénor Lahlou</w:t>
+                <w:t xml:space="preserve">Soizic Cheminant Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Croteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bujaldon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Le Saux</w:t>
+                <w:t xml:space="preserve">Lucie Charreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/ss2g-kbpj⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 246 (4), pp.1724-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348287v1</w:t>
+                <w:t xml:space="preserve">hal-05246146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary environmental analysis and functional characterization of lower glycolysis-gluconeogenesis in the diatom plastid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-Induced Phase Separation with Finite Wavelength Selection in Photophobic Microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Eisenmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard G Dorrell</w:t>
+                <w:t xml:space="preserve">Alfredo L’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youjun Zhang</w:t>
+                <w:t xml:space="preserve">Aliénor Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Liang</w:t>
+                <w:t xml:space="preserve">Sandrine Bujaldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Gueguen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomomi Nonoyama</w:t>
+                <w:t xml:space="preserve">Thomas Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae168⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135 (14), pp.148401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/ss2g-kbpj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607109v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired photoprotection in $Phaeodactylum\ tricornutum$ KEA3 mutants reveals the proton regulatory circuit of diatoms light acclimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementary environmental analysis and functional characterization of lower glycolysis-gluconeogenesis in the diatom plastid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G Dorrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Seydoux</w:t>
+                <w:t xml:space="preserve">Youjun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Storti</w:t>
+                <w:t xml:space="preserve">Yue Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasco Giovagnetti</w:t>
+                <w:t xml:space="preserve">Nolwenn Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Matuszyńska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erika Guglielmino</w:t>
+                <w:t xml:space="preserve">Tomomi Nonoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18003⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (9), pp.3584-3610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612330v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allelochemicals of Alexandrium minutum: Kinetics of membrane disruption and photosynthesis inhibition in a co-occurring diatom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impaired photoprotection in $Phaeodactylum\ tricornutum$ KEA3 mutants reveals the proton regulatory circuit of diatoms light acclimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Long</w:t>
+                <w:t xml:space="preserve">Mattia Storti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Peltekis</w:t>
+                <w:t xml:space="preserve">Vasco Giovagnetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+                <w:t xml:space="preserve">Anna Matuszyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Hegaret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erika Guglielmino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.101997⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (2), pp.578-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162016v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the electric field across thylakoid membranes in cyanobacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allelochemicals of Alexandrium minutum: Kinetics of membrane disruption and photosynthesis inhibition in a co-occurring diatom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Viola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Alexandra Peltekis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hegaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bailleul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 116 (43), pp.21900-21906. </w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103, pp.101997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1913099116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2021.101997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392100v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multifaceted inhibitory effects of an alkyl quinolone on the diatom Phaeodactylum tricornutum</w:t>
               </w:r>
@@ -932,51 +932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachlan Dow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederike Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Peltekis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dávid Szamosvári</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,540 +1034,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlororespiration Controls Growth Under Intermittent Light</w:t>
+                <w:t xml:space="preserve">Probing the electric field across thylakoid membranes in cyanobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech J Nawrocki</w:t>
+                <w:t xml:space="preserve">Stefania Viola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Buchert</w:t>
+                <w:t xml:space="preserve">Jianfeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Joliot</w:t>
+                <w:t xml:space="preserve">Peter Nixon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rappaport</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
+                <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 179 (2), pp.630-639. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (43), pp.21900-21906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.18.01213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1913099116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392072v1</w:t>
+                <w:t xml:space="preserve">hal-02392100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N -Acyl Homoserine Lactone Derived Tetramic Acids Impair Photosynthesis in Phaeodactylum tricornutum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chlororespiration Controls Growth Under Intermittent Light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michail Syrpas</w:t>
+                <w:t xml:space="preserve">Wojciech J Nawrocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiri Graff van Creveld</w:t>
+                <w:t xml:space="preserve">Félix Buchert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Backx</w:t>
+                <w:t xml:space="preserve">Pierre Joliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lander Blommaert</w:t>
+                <w:t xml:space="preserve">Fabrice Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (2), pp.198-203. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179 (2), pp.630-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschembio.8b01101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.18.01213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392104v1</w:t>
+                <w:t xml:space="preserve">hal-02392072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic coupling between plastids and mitochondria drives CO2 assimilation in diatoms.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
+                <w:t xml:space="preserve">N -Acyl Homoserine Lactone Derived Tetramic Acids Impair Photosynthesis in Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederike Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Berne</w:t>
+                <w:t xml:space="preserve">Michail Syrpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omer Murik</w:t>
+                <w:t xml:space="preserve">Shiri Graff van Creveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitris Petroutsos</w:t>
+                <w:t xml:space="preserve">Simon Backx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judit Prihoda</w:t>
+                <w:t xml:space="preserve">Lander Blommaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 524 (7565), pp.366-9. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.198-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature14599⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.8b01101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217578v1</w:t>
+                <w:t xml:space="preserve">hal-02392104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Energetic coupling between plastids and mitochondria drives CO2 assimilation in diatoms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Murik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitris Petroutsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judit Prihoda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 524 (7565), pp.366-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature14599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Electrochromism: a useful probe to study algal photosynthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cardol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Finazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photosynthesis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 106 (1-2), pp.179-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11120-010-9579-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1577,177 +1711,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photosynthetic Light Reactions in Diatoms. II. The Dynamic Regulation of the Various Light Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Büchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reimund Goss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Molecular Life of Diatoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.423-464, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92499-7_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1894,51 +2028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246146v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Manzotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monteil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant Navarro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Croteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charreton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348287v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Eisenmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo L&#8217;homme" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Lahlou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bujaldon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ss2g-kbpj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjun Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gueguen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Nonoyama" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae168" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seydoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Storti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Giovagnetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Matuszy&#324;ska" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Guglielmino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392100v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nixon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1913099116" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Dow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederike Stock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Szamosv&#225;ri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Prothiwa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900612" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392072v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech J Nawrocki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Buchert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rappaport" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01213" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Syrpas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiri Graff van Creveld" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Backx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Blommaert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b01101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Murik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petroutsos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Prihoda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14599" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-010-9579-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672201v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lepetit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Campbell" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia B&#252;chel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimund Goss" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92499-7_16" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Santin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Teresa Russo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Croteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ruggiero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Russo Spena" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71169" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246146v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Manzotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Monteil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant Navarro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Charreton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348287v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Eisenmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo L&#8217;homme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Lahlou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bujaldon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ss2g-kbpj" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04607109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G Dorrell" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youjun Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gueguen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Nonoyama" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae168" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612330v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Seydoux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Storti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Giovagnetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Matuszy&#324;ska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Guglielmino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Long" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Peltekis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hegaret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bailleul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2021.101997" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392067v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Dow" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederike Stock" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;vid Szamosv&#225;ri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Prothiwa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900612" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Viola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nixon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1913099116" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392072v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech J Nawrocki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Buchert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joliot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rappaport" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.18.01213" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Syrpas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiri Graff van Creveld" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Backx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Blommaert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.8b01101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217578v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Murik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petroutsos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Prihoda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14599" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cardol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Finazzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-010-9579-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672201v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lepetit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Campbell" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lavaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia B&#252;chel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reimund Goss" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92499-7_16" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>