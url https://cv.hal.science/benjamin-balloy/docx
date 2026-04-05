--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -160,516 +160,516 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire et dessiner le pays choctaw dans la première moitié du xviiie siècle</w:t>
+                <w:t xml:space="preserve">Un itinéraire entre structuralisme et américanisme : entretien avec Emmanuel Désveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Désveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15627⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14qha⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512876v1</w:t>
+                <w:t xml:space="preserve">hal-05512863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mort en prestation. Les funérailles de Soleils chez les Natchez du bas-Mississippi (1699‑1725)</w:t>
+                <w:t xml:space="preserve">Dire et dessiner le pays choctaw dans la première moitié du xviiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.170 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/141v9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05141762v1</w:t>
+                <w:t xml:space="preserve">hal-05512876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Mark Van De Logt, Between the Floods: A History of the Arikaras</w:t>
+                <w:t xml:space="preserve">La mort en prestation. Les funérailles de Soleils chez les Natchez du bas-Mississippi (1699‑1725)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.207-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/141v9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13d5y⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05141778v1</w:t>
+                <w:t xml:space="preserve">hal-05141762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un itinéraire entre structuralisme et américanisme : entretien avec Emmanuel Désveaux</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Mark Van De Logt, Between the Floods: A History of the Arikaras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Désveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46, </w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14qha⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/13d5y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05512863v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Havard, Les Natchez. Une histoire coloniale de la violence, Paris, Tallandier et Flammarion, 2024, 604 p., ISBN 979-10-210-6073-9</w:t>
+                <w:t xml:space="preserve">La lisibilité des opérations spatiales avec les paquets rituels des Pawnee (XIXe siècle, États-Unis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 72 (2), pp.124-126. </w:t>
+              <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.712.0125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/120gk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836755v1</w:t>
+                <w:t xml:space="preserve">hal-04836742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lisibilité des opérations spatiales avec les paquets rituels des Pawnee (XIXe siècle, États-Unis)</w:t>
+                <w:t xml:space="preserve">Gilles Havard, Les Natchez. Une histoire coloniale de la violence, Paris, Tallandier et Flammarion, 2024, 604 p., ISBN 979-10-210-6073-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (2), pp.124-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/120gk⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.712.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836742v1</w:t>
+                <w:t xml:space="preserve">hal-04836755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sticks as scripts: Literacy, Celestial Order, and Ritual Artifacts in Pawnee Ceremonies</w:t>
               </w:r>
@@ -1598,372 +1598,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rationale for Conflicts? Mourners and Indigenous Mourning Practices in the Middle Mississippi Valley in the 1750s</w:t>
+                <w:t xml:space="preserve">L’attention aux traces, vestiges et signes dans le récit de la défaite des Illinois par Cavelier de La Salle (1680, Amérique du Nord). Des pratiques exploratoires à l’esthétique de l’anecdote.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace de pouvoir et de contestation dans la jeune Amérique, 1607-1865</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau pour le Développement Européen de l’Histoire de la Jeune Amérique (REDEHJA), Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">L’Empire des sens Une histoire sensorielle des empires coloniaux (XVe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clément Fabre; Christophe Granger, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512908v1</w:t>
+                <w:t xml:space="preserve">hal-05512921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’attention aux traces, vestiges et signes dans le récit de la défaite des Illinois par Cavelier de La Salle (1680, Amérique du Nord). Des pratiques exploratoires à l’esthétique de l’anecdote.</w:t>
+                <w:t xml:space="preserve">La place des morts dans l’alliance franco-autochtone : une diplomatie des condoléances (17e-18e siècles) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Empire des sens Une histoire sensorielle des empires coloniaux (XVe-XXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clément Fabre; Christophe Granger, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">La place des morts Perspectives anthropologiques et historiennes sur les pratiques funéraires et leurs configurations relationnelles en Amérique autochtone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Balloy; Fiona Pugliese, Nov 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512921v1</w:t>
+                <w:t xml:space="preserve">hal-05512895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des morts dans l’alliance franco-autochtone : une diplomatie des condoléances (17e-18e siècles) ?</w:t>
+                <w:t xml:space="preserve">A Rationale for Conflicts? Mourners and Indigenous Mourning Practices in the Middle Mississippi Valley in the 1750s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts Perspectives anthropologiques et historiennes sur les pratiques funéraires et leurs configurations relationnelles en Amérique autochtone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benjamin Balloy; Fiona Pugliese, Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Espace de pouvoir et de contestation dans la jeune Amérique, 1607-1865</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau pour le Développement Européen de l’Histoire de la Jeune Amérique (REDEHJA), Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512895v1</w:t>
+                <w:t xml:space="preserve">hal-05512908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique du deuil. Le deuil comme relation politique en Amérique du Nord autochtone, d’après le journal de Joseph Marin (1753-54)</w:t>
+                <w:t xml:space="preserve">Sign Sensitivity and Sign-Mediated Presence in Cavelier de la Salle Voyages (1667-1687)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le politique dans les Amériques : regards croisés histoire et anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS - Mondes Américains, Oct 2024, Paris - Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">Eagle and Maple Leaf Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki, May 2024, Helsinki (Finland), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836866v1</w:t>
+                <w:t xml:space="preserve">hal-04836917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sign Sensitivity and Sign-Mediated Presence in Cavelier de la Salle Voyages (1667-1687)</w:t>
+                <w:t xml:space="preserve">Politique du deuil. Le deuil comme relation politique en Amérique du Nord autochtone, d’après le journal de Joseph Marin (1753-54)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eagle and Maple Leaf Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Helsinki, May 2024, Helsinki (Finland), Finland</w:t>
+              <w:t xml:space="preserve">Le politique dans les Amériques : regards croisés histoire et anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS - Mondes Américains, Oct 2024, Paris - Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836917v1</w:t>
+                <w:t xml:space="preserve">hal-04836866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du deuil. L’ordinaire de la médiation en Amérique du Nord autochtone, d’après le journal de Joseph Marin (1753-54)</w:t>
               </w:r>
@@ -2081,234 +2081,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des morts en prestation : à propos des funérailles des Soleils chez les Natchez au XVIIIe siècle (Amérique du Nord)</w:t>
+                <w:t xml:space="preserve">Dépendance et mise à mort : situation des Natchez du Bas-Mississippi dans le contexte régional nord-américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire EREA-LESC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EREA-LESC, Jan 2023, Nanterre (Université Paris Nanterre), France</w:t>
+              <w:t xml:space="preserve">Journée d’étude internationale Conceptualiser les relations asymétriques entre autochtones dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR AMAZ, Université Paris Nanterre, Nov 2023, Nanterre (Université Paris Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836960v1</w:t>
+                <w:t xml:space="preserve">hal-04836949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépendance et mise à mort : situation des Natchez du Bas-Mississippi dans le contexte régional nord-américain</w:t>
+                <w:t xml:space="preserve">Des morts en prestation : à propos des funérailles des Soleils chez les Natchez au XVIIIe siècle (Amérique du Nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude internationale Conceptualiser les relations asymétriques entre autochtones dans les Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR AMAZ, Université Paris Nanterre, Nov 2023, Nanterre (Université Paris Nanterre), France</w:t>
+              <w:t xml:space="preserve">Séminaire EREA-LESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EREA-LESC, Jan 2023, Nanterre (Université Paris Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836949v1</w:t>
+                <w:t xml:space="preserve">hal-04836960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une société amérindienne d'Amérique du Nord hiérarchisée : le cas des Muscogee (Creek) au 18e siècle</w:t>
+                <w:t xml:space="preserve">Misusing Pawnee Star Chart: A case of Conflicting Translation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société et pouvoir à l’époque moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire EHESS organisé par Elie Haddad, Fanny Cosandey, Robert Descimon, May 2022, Aubervillers, France</w:t>
+              <w:t xml:space="preserve">Conference international et interdisciplinaire “Knowledge and know-how. Humanities and Social Sciences and the World”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836981v1</w:t>
+                <w:t xml:space="preserve">hal-04836972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise-possession et dépendance : repenser l’histoire amérindienne en Amérique du Nord ?</w:t>
               </w:r>
@@ -2357,165 +2357,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports de mission en pays choctaw. Description territoriale et construction politique d'un allié amérindien au 18e siècle (Louisiane)</w:t>
+                <w:t xml:space="preserve">Une société amérindienne d'Amérique du Nord hiérarchisée : le cas des Muscogee (Creek) au 18e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier « Corpus » sur « Les écrits ethnographiques : une source pour l’histoire de l’anthropologie »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Verushka Alvizuri (Framespa, UT2J), Feb 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Société et pouvoir à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire EHESS organisé par Elie Haddad, Fanny Cosandey, Robert Descimon, May 2022, Aubervillers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837003v1</w:t>
+                <w:t xml:space="preserve">hal-04836981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misusing Pawnee Star Chart: A case of Conflicting Translation ?</w:t>
+                <w:t xml:space="preserve">Rapports de mission en pays choctaw. Description territoriale et construction politique d'un allié amérindien au 18e siècle (Louisiane)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference international et interdisciplinaire “Knowledge and know-how. Humanities and Social Sciences and the World”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Atelier « Corpus » sur « Les écrits ethnographiques : une source pour l’histoire de l’anthropologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Verushka Alvizuri (Framespa, UT2J), Feb 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836972v1</w:t>
+                <w:t xml:space="preserve">hal-04837003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cartes nord-amérindiennes : savoirs historiques, savoirs anthropologiques. A propos des artéfacts cartographiques attribués aux Amérindiens de l’Amérique du Nord (XVIe-XIXe siècle)</w:t>
               </w:r>
@@ -3155,51 +3155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89C5856E"/>
+    <w:nsid w:val="4E9E6014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3386,51 +3386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-balloy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241920159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512876v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Balloy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15627" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141762v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141v9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141778v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d5y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512863v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#233;sveaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0125" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836742v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120gk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/727819" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.21315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.6167" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0159" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.22235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.39629" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367509v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.39108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5232" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.16953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69501" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bargeot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512908v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512895v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836960v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836949v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836981v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837003v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837032v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-balloy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241920159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512863v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Balloy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#233;sveaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15627" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141v9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d5y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836742v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120gk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0125" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/727819" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.21315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.6167" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0159" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.22235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.39629" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367509v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.39108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5232" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.16953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69501" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bargeot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837032v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>