--- v1 (2026-04-05)
+++ v2 (2026-05-12)
@@ -126,2810 +126,2810 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rationale for Conflicts? Mourners and Indigenous Mourning Practices in the Middle Mississippi Valley in the 1750s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espace de pouvoir et de contestation dans la jeune Amérique, 1607-1865</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau pour le Développement Européen de l’Histoire de la Jeune Amérique (REDEHJA), Jun 2025, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attention aux traces, vestiges et signes dans le récit de la défaite des Illinois par Cavelier de La Salle (1680, Amérique du Nord). Des pratiques exploratoires à l’esthétique de l’anecdote.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Empire des sens Une histoire sensorielle des empires coloniaux (XVe-XXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clément Fabre; Christophe Granger, Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des morts dans l’alliance franco-autochtone : une diplomatie des condoléances (17e-18e siècles) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place des morts Perspectives anthropologiques et historiennes sur les pratiques funéraires et leurs configurations relationnelles en Amérique autochtone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Balloy; Fiona Pugliese, Nov 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique du deuil. Le deuil comme relation politique en Amérique du Nord autochtone, d’après le journal de Joseph Marin (1753-54)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le politique dans les Amériques : regards croisés histoire et anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS - Mondes Américains, Oct 2024, Paris - Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sign Sensitivity and Sign-Mediated Presence in Cavelier de la Salle Voyages (1667-1687)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eagle and Maple Leaf Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki, May 2024, Helsinki (Finland), Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du deuil. L’ordinaire de la médiation en Amérique du Nord autochtone, d’après le journal de Joseph Marin (1753-54)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conflits et médiations. Pratiques de la conciliation à l’époque moderne (Europe-Amériques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les funérailles des Soleils Natchez (Bas-Mississippi), un cas d’accompagnement funéraire documenté au début du XVIIIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rémi Hadad, Université Toulouse J. Jaurès, Apr 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des morts en prestation : à propos des funérailles des Soleils chez les Natchez au XVIIIe siècle (Amérique du Nord)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire EREA-LESC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EREA-LESC, Jan 2023, Nanterre (Université Paris Nanterre), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépendance et mise à mort : situation des Natchez du Bas-Mississippi dans le contexte régional nord-américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude internationale Conceptualiser les relations asymétriques entre autochtones dans les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR AMAZ, Université Paris Nanterre, Nov 2023, Nanterre (Université Paris Nanterre), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une société amérindienne d'Amérique du Nord hiérarchisée : le cas des Muscogee (Creek) au 18e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société et pouvoir à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire EHESS organisé par Elie Haddad, Fanny Cosandey, Robert Descimon, May 2022, Aubervillers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maîtrise-possession et dépendance : repenser l’histoire amérindienne en Amérique du Nord ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier « Commune Nature »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Claire Judde de la Rivière, Solène Rivoal et Romain Grancher, Framespa (UT2J), Apr 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapports de mission en pays choctaw. Description territoriale et construction politique d'un allié amérindien au 18e siècle (Louisiane)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier « Corpus » sur « Les écrits ethnographiques : une source pour l’histoire de l’anthropologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Verushka Alvizuri (Framespa, UT2J), Feb 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misusing Pawnee Star Chart: A case of Conflicting Translation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference international et interdisciplinaire “Knowledge and know-how. Humanities and Social Sciences and the World”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cartes nord-amérindiennes : savoirs historiques, savoirs anthropologiques. A propos des artéfacts cartographiques attribués aux Amérindiens de l’Amérique du Nord (XVIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Savoirs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Simon (Université de Paris), Nov 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes amérindiennes et arts de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de Carlo Severi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carlo Severi (EHESS), Feb 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’une carte amérindienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CENA (EHESS), Feb 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approches historique et anthropologique des artéfacts cartographiques attribués aux Amérindiens de l’Amérique du Nord (XVIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs et productions du monde au XVIe siècle. Lieux, acteurs, échelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire d’Antonella Romano (EHESS), Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonial Amerindian Maps: the limits of a study without an historical-ethnographic context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAI2020: Anthropology and Geography: Dialogues Past, Present and Future Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Anthropological Institute, Sep 2020, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rites de feu nouveau dans le Sud-Est de l’Amérique du Nord : perspective comparée avec la Mésoamérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Religions en Mésoamérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Dehouve (EPHE), Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un itinéraire entre structuralisme et américanisme : entretien avec Emmanuel Désveaux</w:t>
+                <w:t xml:space="preserve">Dire et dessiner le pays choctaw dans la première moitié du xviiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Désveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14qha⟩</w:t>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.170 - 213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512863v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire et dessiner le pays choctaw dans la première moitié du xviiie siècle</w:t>
+                <w:t xml:space="preserve">La mort en prestation. Les funérailles de Soleils chez les Natchez du bas-Mississippi (1699‑1725)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15627⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, pp.207-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/141v9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512876v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mort en prestation. Les funérailles de Soleils chez les Natchez du bas-Mississippi (1699‑1725)</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Mark Van De Logt, Between the Floods: A History of the Arikaras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/141v9⟩</w:t>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13d5y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05141762v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Mark Van De Logt, Between the Floods: A History of the Arikaras</w:t>
+                <w:t xml:space="preserve">Un itinéraire entre structuralisme et américanisme : entretien avec Emmanuel Désveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Désveaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13d5y⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14qha⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05141778v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lisibilité des opérations spatiales avec les paquets rituels des Pawnee (XIXe siècle, États-Unis)</w:t>
+                <w:t xml:space="preserve">Gilles Havard, Les Natchez. Une histoire coloniale de la violence, Paris, Tallandier et Flammarion, 2024, 604 p., ISBN 979-10-210-6073-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/120gk⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 72 (2), pp.124-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.712.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04836742v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Havard, Les Natchez. Une histoire coloniale de la violence, Paris, Tallandier et Flammarion, 2024, 604 p., ISBN 979-10-210-6073-9</w:t>
+                <w:t xml:space="preserve">La lisibilité des opérations spatiales avec les paquets rituels des Pawnee (XIXe siècle, États-Unis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rhmc.712.0125⟩</w:t>
+              <w:t xml:space="preserve">Cahiers d'Études du Religieux. Recherches Interdisplinaires- CERRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/120gk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04836755v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sticks as scripts: Literacy, Celestial Order, and Ritual Artifacts in Pawnee Ceremonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res: Anthropology and aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 79/80, pp.99-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/727819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] Frank Hamilton Cushing, Tenatsali ou l’ethnologue qui fut transformé en Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 108 (2), pp.213-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/jsa.21315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je mets encore un mot sur ce collier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33, pp.144-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gradhiva.6167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise I. Bossy (éd.), The Yamasee Indians from Florida to South Carolina, Lincoln, University of Nebraska Press, 2018, XVIII-348 p., ISBN 978-1-4962-0760-9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Race, sang et couleur à l’époque moderne : histoires plurielles (I), 68-2, pp.159-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rhmc.682.0159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spirale interprétative d’un serpent mississippien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 75, pp.196-203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/terrain.22235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu: Seth Schermerhorn, Walking to Magdalena. Personhood and Place in Tohono O’odham Songs, Sticks, and Stories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.192-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lhomme.39629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Hierarchy among the Muscogee (Creek) People of Louisiana in the 18th Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 237, pp.45-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lhomme.39108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu: Matthieu Charle, Coeur d’Alene : ethnohistoire d’une communauté indienne d’Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31, pp.174-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/gradhiva.5232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical remarks on Choctaw historiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105 (105-1), pp.97-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/jsa.16953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le motif de la régurgitation dans les « fêtes » amérindiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nuevomundo.69501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réseau Mixte Technologique Sols et Territoires : développer la connaissance des sols dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitraka Andrianarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Balloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21, pp.113-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209245v1</w:t>
-              </w:r>
-[...1341 lines deleted...]
-                <w:t xml:space="preserve">hal-04837097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3155,51 +3155,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E9E6014"/>
+    <w:nsid w:val="40A0134C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3386,51 +3386,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-balloy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241920159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512863v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Balloy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#233;sveaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15627" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141v9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141778v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d5y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836742v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120gk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0125" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352964v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/727819" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352879v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.21315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.6167" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0159" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407889v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.22235" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.39629" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367509v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.39108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371023v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5232" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.16953" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371016v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69501" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bargeot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512921v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836939v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836972v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837003v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837038v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837032v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837097v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-balloy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241920159" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Balloy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512895v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836917v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836939v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836949v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836981v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837003v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836972v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837042v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837092v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04837097v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512876v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15627" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141762v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141v9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13d5y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512863v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel D&#233;sveaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14qha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836755v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0125" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04836742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120gk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/727819" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352879v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.21315" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560433v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.6167" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.682.0159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407889v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.22235" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.39629" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367509v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.39108" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gradhiva.5232" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371012v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.16953" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371016v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.69501" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209245v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guellier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Andrianarisoa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bargeot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>