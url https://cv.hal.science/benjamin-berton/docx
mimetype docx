--- v0 (2026-04-05)
+++ v1 (2026-05-19)
@@ -1,4169 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4117 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin BERTON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3150-2316</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074027786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=z1VBKNkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2003 : Maître de Conférences - Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Sciences des matériaux d’emballage / Ecoconception des emballages - Département Packaging Emballage et Conditionnement - IUT d'Évreux </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Physico-chimie des Materiaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2023 : Directeur de l'IUT d'Évreux et du Campus Universitaire d'Évreux - Université de Rouen Normandie </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département Carrières Sociales (CS)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département Génie Biologique (GB)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">DépartementMesures Physiques (MP)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département Packaging, Emballage et Conditionnement (PEC)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département Gestion des Entreprises et Administrations (GEA)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Département Techniques de Commercialisation (TC)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013-2023 : Vice-Président en charge de la Formation Tout au Long de la Vie - Université de Rouen Normandie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Alternance </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation continue </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Insertion professionnelle </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Entrepreneuriat étudiant </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999 : DEA Science et Ingénierie des Matériaux – École des Mines de Nancy (INPL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002 : DOCTORAT en Biotechnologies Industrie Agroalimentaire – Institut National Polytechnique de Lorraine</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Induced Breaking of Interfacial Cohesiveness in a Poly(lactic acid)/Miscanthus Fibers Biocomposite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delpouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Faraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dontzoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Garda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (14), pp.2285. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym13142285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface functionalization of cyclic olefin copolymer with aryldiazonium salts: A covalent grafting method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vieillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Morin-Grognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Duclairoir-Poc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 329, pp.337-346. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incidence of crystal growth conditions on the formation of macroscopic liquid inclusions in ciclopirox crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 342 (1), pp.72 - 79. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2011.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Gas Composition in the Mother Liquor on the Formation of Macroscopic Inclusions and Crystal Growth Rates. Case Study with Ciclopirox Crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (6), pp.2463 - 2470. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg200245m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About Aged Heterogeneous Liquid Inclusions Inside Organic Crystals in Relation to Crystal Formation, Structure, and Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Rietveld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (6), pp.2580 - 2587. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg200331n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparative resolution of (±)-trans-1,2-diaminocyclohexane by means of preferential crystallization of its citrate monohydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron: Asymmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 21 (18), pp.2212 - 2217. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tetasy.2010.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Defects Inside Single Crystals of Ciclopirox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (6), pp.2719 - 2724. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801355q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting Conglomerates by Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Morin-Grognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9 (6), pp.2713 - 2718. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg801356m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concomitant dehydration mechanisms in single crystals of α,α-trehalose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 344 (18), pp.2539 - 2546. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carres.2009.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiral Discrimination at the Solid State of Methyl 2-(Diphenylmethylsulfinyl)acetate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Morelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crystal Growth &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (9), pp.1599 - 1607. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cg070075f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas vacuoles formation during the dehydration of trehalose dihydrate: A Raman microspectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 90 (2), pp.325 - 328. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10973-007-8384-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and sensory characterisation of dried bread-crumbs: application of fractal concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (4), pp.279-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of hydration capacity of wheat flour: influence of composition and physical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Scher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Villiéras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 128 (2-3), pp.326-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01982058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanisme de formation d’inclusions fluides dans les cristaux organiques : influence des gaz sur la croissance cristalline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse-Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation: a useful tool for the characterization of organic crystallized compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Clevers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the formation of fluid inclusions inside organic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhandTA 12 (International Conference on Pharmacy and Applied Physical Chemistry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the systematic presence of gas in liquid inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas bubbles as crystal growth inhibitors during the formation of liquid inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formation of liquid inclusions in single crystals of benzoyllusitanicol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid inclusions in organic crystals: Comparison between adipic acid and ciclopirox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Waldschmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des mécanismes de formation d’inclusions liquides à l’intérieur de monocristaux de ciclopirox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone de Cristallisation et de Précipitation Industrielle (CRISTAL-6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dilemma on the centro or non-centro symmetry of 3-5dinitrobenzoic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Duresseix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM-9 (Crystal Growth of Organic Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spotting conglomerates among racemic salts by Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of gas bubbles inside ciclopirox crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Couvrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cartigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIC 17 – CGOM 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Maastricht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization by Raman spectroscopy of vacuoles formed during the dehydration of trehalose dihydrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIème JEEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high energy milling on molecular phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Linol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of the glycosidic linkage induced during the rehydration behaviour of anhydrous trehalose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CGOM7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Second harmonic generation: a reliable tool in spotting conglomerates ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Atmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coquerel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIWIC-12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Halle, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydratation par adsorption de vapeur d'eau ou par immersion des farines de blé et de leurs constituants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Berton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alimentation et Nutrition. Institut National Polytechnique de Lorraine, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2002INPL105N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01749720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4224,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3CD8E31"/>
+    <w:nsid w:val="1F733731"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4372,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AEF481E"/>
+    <w:nsid w:val="1ABEF155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4520,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3E33361F"/>
+    <w:nsid w:val="AA37C48D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4668,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="850846AD"/>
+    <w:nsid w:val="9FB66D31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4908,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-berton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3150-2316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074027786" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iutevreux.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-rouen.fr/formation/se-former-en-alternance/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-rouen.fr/formation/se-former-tout-au-long-de-la-vie/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-rouen.fr/formation/preparer-son-insertion-professionnelle/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-rouen.fr/formation/preparer-son-insertion-professionnelle/entreprendre-a-luniversite/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarest" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dontzoff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142285" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9H2L3TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930671v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Waldschmidt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.02.047" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931060v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200245m" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200331n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Galland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lafontaine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.07.019" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932740v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801356m" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932722v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801355q" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ossart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atmani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2009.09.032" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933413v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg070075f" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atmani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-007-8384-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HN8QJ5MB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hardy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982058v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942369v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942737v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943222v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943308v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duresseix" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944293v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944276v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ossart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944674v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945144v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Petit" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749720v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL105N" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-berton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3150-2316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074027786" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=z1VBKNkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iutevreux.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-rouen.fr/formation/se-former-en-alternance/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-rouen.fr/formation/se-former-tout-au-long-de-la-vie/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-rouen.fr/formation/preparer-son-insertion-professionnelle/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-rouen.fr/formation/preparer-son-insertion-professionnelle/entreprendre-a-luniversite/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpouve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Faraj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarest" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dontzoff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13142285" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brisset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Berton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin-Grognet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir-Poc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.12.060" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9H2L3TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01930671v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Waldschmidt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dupray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Couvrat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Petit" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2011.02.047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200245m" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Rietveld" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sanselme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200331n" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01931236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Galland" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lafontaine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetasy.2010.07.019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Couvrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cartigny" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801355q" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg801356m" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01932650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Ossart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atmani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2009.09.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933413v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Renou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Coste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg070075f" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01933251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atmani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coquerel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-007-8384-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HN8QJ5MB-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982333v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hardy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982058v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Scher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Villi&#233;ras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hardy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Waldschmidt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942523v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942469v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942737v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942744v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943269v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01943308v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Duresseix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944276v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944293v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ossart" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Linol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pauchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944674v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945144v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749720v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL105N" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>