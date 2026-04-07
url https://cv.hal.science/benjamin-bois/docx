--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Bois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ecoclimatic indices to investigate climate impact on wine grape yield at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teresa Massano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.127790. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and adaptations of wine production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sgubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.258-275. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-024-00521-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic changes and future projections in Köppen-Geiger climate classifications in major wine regions worldwide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (7), pp.94. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli12070094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of training system, soil management and soil water holding capacity on vine water status in a changing climate over 60 years in the Cognac production area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (4), pp.8198. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.4.8198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mass spectrometry-based metabolomics for increased grape juice metabolite coverage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods13010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain changes to spring frost risks in vineyards in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear loss of suitable wine regions over Europe in response to increasing global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sgubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Alan Gambetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (9), pp.808-826. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic comparison and correlation of δ13C between bulk wood and cellulose of Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ariel Roig-Puscama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Berli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidel Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of climate impact on grape productivity: a new application for bioclimatic indices in Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Massano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 905, pp.167134. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected impacts of climate change on viticulture over French wine regions using downscaled CMIP6 multi-model data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.431-446. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic comparison between Belgium, Champagne, Alsace, Jura and Bourgogne for wine production using the regional model MAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doutreloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.3.5356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions de la profession au ministre pour se préparer au changement climatique : quels apports de la recherche à la stratégie présentée par la profession ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 307, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des vignobles français face au changement climatique : simulations climatiques et prospective participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202118003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière Vigne et Vin face au changement climatique : enseignements d’un forum de prospective pour le Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (255), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a leaf wetness duration model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 291, pp.108087. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of grapevine soil–water balance to rainfall spatial variability at local scale level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Front. Environ. Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are life-history traits equally affected by global warming? A case study combining a multi-trait approach with fine-grain climate modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Pecharová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.103916. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.103916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum #2 to “Mesoscale and Local Scale Evaluations of Quantitative Precipitation Estimates by Weather Radar Products during a Heavy Rainfall Event”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Chateau Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/7128490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelées tardives et viticulture en basse et moyenne vallée de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Savouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.91-128. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The longest homogeneous series of grape harvest dates, Beaune 1354–2018, and its significance for the understanding of past and present climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brönnimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.1485-1501. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-15-1485-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of climate on Burgundy vintage quality rankings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert E. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth A. Dimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.1.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water status and must composition in grapevine cv. Chardonnay with different soils and topography and a mini meta-analysis of the δ 13 C/water potentials correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), pp.691-697. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.8516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and vine protection : the case of mildews management in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Caffarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.01006. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-based zoning of the Bordeaux wine region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (4), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.4.1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which climatic modeling to assess climate change impacts on vineyards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Sturman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.91 - 97. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate vs grapevine pests and diseases worldwide: the first results of a global survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2-3), pp.133-139. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical imaging of soil water availability to grapevine: a benchmark experiment of several machine-learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (6), pp.637-658. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-016-9441-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in soil-water use by grapevine according to plant water status and soil physical-chemical characteristics - A 3D spatio-temporal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.122-135. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological modeling of grapevine water stress in Burgundy terroirs by a machine-learning approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.796. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale and local scale evaluations of quantitative precipitation estimates by weather radar products during a heavy rainfall event.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Chateau Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.6089319. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/6089319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of soil electrical resistivity to monitor plant and soil water relationships in vineyards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.273-286. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-1-273-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological model performance to warmer conditions: application to Pinot noir in Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Kaye Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (3), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2014.48.3.1572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring soil volume wetness in heterogeneous soils by electrical resistivity. A field-based pedotransfer function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 516, pp.56-66. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial interpolation of daily rainfall stochastic generation parameters over East Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Gitau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Oettli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laban Ogallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (1), pp.39-60. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr01198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note technique d'implantation d’un réseau de pluviomètres en terrain viticole sur la côte de Beaune (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des températures observées en Bourgogne (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalizing rainfall at very high resolution over la Réunion island using a regional climate model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bessafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142 (8), pp.2665-2686. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/MWR-D-14-00009.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected shifts of wine regions in response to climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (3-4), pp.825-839. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-013-0739-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why climate change will not dramatically decrease viticultural suitability in main wine-producing areas by 2050.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans R. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (33), pp.E3051-E3052. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1307927110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of varieties for their timing of flowering and veraison using a modelling approach: a case study for the grapevine species Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 180, pp.249-264. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and Plasmopara viticola development in grapevine leaves: application to the evaluation of resistance to downy mildew.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (2), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank-Ordering of topographic variables correlated with temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Zakšek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric and Climate Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.139-147. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/acs.2012.22015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burgundy regional climate change and its potential impact on grapevines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7-8), pp.1613-1626. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-011-1284-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of soil-based zoning for viticultural terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (947/948/949), pp.13-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation des données de températures en Bourgogne : Sensibilité aux échelles de temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp./261-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vine water status is a key factor in grape ripening and vintage quality for red Bordeaux wine. How can it be assessed for vineyard management purposes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tregoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2009.43.3.798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications de l'expression du terroir induites par le changement climatique nécessitent une adaptation du matériel végétal et des techniques viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cellié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Trégoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 235, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques. Quelles conséquences pour la production viti-vinicole en bordelais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 HS, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et viticulture au Vietnam : évaluation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionaliser le climat pour en évaluer les impacts : l'apport des modèles numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révue annuelle de la recherche, Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.122-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial and temporal variations in solar radiation within Bordeaux winegrowing region using remotely sensed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution climatique: impact sur la viticulture bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1041, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial and temporal variations in solar radiation within Bordeaux winegrowing region using remotely sensed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using remotely sensed solar radiation data for reference evapotranspiration estimation at a daily time step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (4), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de la vigne pour une viticulture raisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1024, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vitivinicole française face au changement climatique (partie 1) : une stratégie nationale fondée sur une approche prospective et participative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/HjtJ9pgt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution modelling of spring frost risk in the Waipara wine region (New Zealand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Sturman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Katurji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber K Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Mendoza (Argentina), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of late leaf removal on the upper part of the canopy on grapevine water status and grape characteristics of Vitis vinifera L. ‘Pinot noir’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Orega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Horticultural Congress (IHC) - Horticulture for a World in Transition / International Symposium on the Vitivinicultural Sector - Which Tools to Face Current Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1370.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate projections over France wine-growing region and its potential impact on phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Delelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Terroir congress and 2nd ClimWine symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic discrimination of grapevine water status for Chardonnay and Pinot noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Urvieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Terroir Congress &amp; 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frost risk projections in a changing climate are highly sensitive in time and space to frost modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Terroir Congress &amp; 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique, événements extrêmes et impacts sur la phénologie végétale : interprétation croisée de données « photo-numériques » et climatiques dans l'Auxois (Côte-d'Or).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation pour le suivi environnemental – cycle d’ateliers nationaux 2021 – 4ème atelier : « Le vivant comme vecteur d'observation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de l’Ingénierie et des Systèmes; Institut National des Sciences de l’Univers (INSU - CNRS), Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOPHENO-21 : observations photographiques dans l'Auxois (Côte-d’Or), pour l'étude de la variabilité climatique en lien avec la phénologie de la vigne et des arbres fruitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Capteurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSU-THETA; DIPEE-BFC, Oct 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des extrêmes thermiques et impacts sur la viticulture : l’évolution du risque de gel de printemps en Bourgogne Franche-Comté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des températures extrêmes minimales printanières dans les régions viticoles de Bourgogne et de Franche-Comté en relation avec les types de circulation atmosphérique sur l'Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Clos-Vougeot "Fluctuations climatiques et vignobles du Néolithique à l'actuel : impacts, résilience et perspectives".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO "Culture et Traditions du Vin", Oct 2019, Vougeot, France. pp.359-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du réchauffement climatique sur les vignobles : approche synthétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.173-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle d’un événement extrême froid : impact de la circulation atmosphérique sur les basses températures en Bourgogne viticole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale de l’évolution du risque de gel sur la vigne en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouvrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.181-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to develop strategies of adaptation to climate change based on a foresight exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. GiESCO International Meeting: a multidisciplinary vision towards sustainable viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GIESCO), Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi pourrait ressembler la filière vigne et vin française en 2050 ? Une mobilisation concertée pour répondre à cet enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres du Clos-Vougeot - Fluctuations climatiques et vignobles, du Néolithique à l'actuel : impacts, résilience et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco "Culture et Traditions du Vin", Oct 2019, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l'oïdium de la vigne : cas de la Champagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.200-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOPHENO-21 : constitution d'une base de données « photo-numériques » sur des sites viticoles, de vergers et de jardins en Côte-d'Or, en vue d'une interprétation phénologique et climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la commission du CNFG « Changements climatiques et territoires » : Bases de données et modèles climatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission du CNFG « Changements climatiques et territoires », Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique printanière et phénologie végétale en Auxois : exemple d'Alise-Sainte-Reine (Côte-d'Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOPHENO-21 : une base de données « photo-numériques » en Côte-d’Or (sites viticoles, de vergers et de jardins), destinée à étudier la phénologie végétale en lien avec la variabilité climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DataBFC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update in unified terroir zoning methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zaragoza, Spain. pp.01044, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate zoning of the Burgundy winegrowing region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congreso Internacional Terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zaragosa, Spain. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from a Prospective on the French Wine Industry Under Climate Change (2050)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Global Science Conference On Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau partenariat pour le développement de l'Afrique (NEPAD). Midrand, ZAF., Nov 2017, Johannesburg, South Africa. pp.20 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate vs grapevine pests and diseases worldwide: the first results of a global survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 - Sustainable grape and wine production in the context of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. pp.133-139, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of future climatic conditions in French vineyards. Consequences for defining adaptation strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine growing regions global climate analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, McMinnville, United States. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité des vins issus de cépage Chardonnay au climat : une approche géographique à l'échelle planétaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bento Gonçalves, Brésil. pp.1250, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20160701013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water status modelling: impact of local rainfall variability in Burgundy (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, McMinnville, United States. pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water status modelling : impact of local rainfall variability in Burgundy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Terroir Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Willamette Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-temporal visualisation and quantification of grapevine water absorption in hillslope vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique et profils organoleptiques du Pinot noir dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison radar-pluviomètre pour l’estimation des pluies à haute résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographical analysis of the hierarchical system of Burgundy appellations of origin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokaj, Hungary. pp.204-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal risk assessment for viticulture using monthly temperature data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokaj, Hungary. pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of grapevine water behaviour in hillslope vineyards. The example of Corton hill, Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokaj, Hungary. pp.124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS, mechanistic modelling and ontology: a performing mix for precision and sustainable viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Caffarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Mendoza, Argentina. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' évolution globale du climat, déclinaison en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-soil water relationships in hillslope vineyards. A time-lapse ERT 2D monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.129-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les vignobles et remèdes proposés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vougeot, France. pp.273-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter localement les prévisions climatiques saisonnières : désagrégation stochastique et interpolation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrisitian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Boyard-Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Gitau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cotonou, Bénin. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture dynamic in the root-zone revealed by time-lapse electrical resistivity tomography:application to Corton Hill, Burgundy (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.6-23 - 6-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution rainfall variability in the vineyard: first results from a local scale network in Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.3-51 - 3-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified terroir zoning methodology in viticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Resseuguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.8-1 - 8-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate change will impact terroir potential in the Burgundy vineyards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.3-31 - 3-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water reserve of the Burgundy vineyard soils in the monitoring of grape maturation and for understanding the epidemiology of wood diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taoutaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Louamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.4-35 - 4-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multifactorial analysis to evaluate the contribution of terroir components to the oenological potential of grapes at harvest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-I. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Crachereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.2-9 - 2-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified terroir zoning methodology in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution climate spatial analysis of European winegrowing regions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.2-17 - 2-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frost risk spatial analysis and zoning for viticulture at local scale level using digital geographical information data, field information and winegrowers survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium GIESCO, 29th August-2nd September 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti-Alba (CN), Italy, Italy. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géostatistique, radio sondages et modèles numériques à aire limitée : données et méthodes croisées pour l'étude d'un événement froid en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.513-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des structures spatiales récurrentes des températures quotidiennes en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'odyssée des vignobles tropicaux : quelques exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Tropical Wines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Petrolina, Brésil. pp.35-45, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2011.910.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of estimated dates of the occurrence of development stages of pinot noir in burgundy, for current and future climate depending on the phenological model used.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium GIESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti-Alba, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods and technologies to describe the environment in terroir studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Soave, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désagrégation dynamique haute résolution spatiale du climat du Centre Est de la France par le modèle climatique régional ARW/WRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Crétat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIeme colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : impacts sur la phénologie du Pinot Noir en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thevenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bourgogne : observations, simulations et impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cussia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Deconninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Développement durable, évolutions climatiques et droits de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurations spatio-temporelles des températures et des précipitations au printemps et en été 2003 en Bourgogne : mesures Météo France et simulations WRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des températures et des stades phénologiques de la vigne à l'échelle des terroirs de la Montagne de Corton (Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des températures et des stades phénologiques de la vigne à l'échelle des terroirs de la Montagne de Corton (Bourgogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchie des facteurs topographiques explicatifs de la variation spatiale des températures et des précipitations selon différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Zakšek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de climatologie de la commission "Climat et Société" du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications de l’expression du terroir induites par le changement climatique nécessitent une adaptation du matériel végétal et des techniques viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Trégoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès des oenologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRA., Jun 2009, Nantes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticultural agroclimatic cartography and zoning at mesoscale level using terrain information, remotely sensed data and weather station measurements. Case study of Bordeaux winegrowing area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth International terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Changins, Switzerland. pp.455-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique dans la zone de production des vins de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique des terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale des Ingenieurs des Travaux Agricoles de Bordeaux (ENITAB). FRA., Dec 2008, Talence, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements récents dans la phénologie de la vigne. Conséquences sur le matériel végétal et les pratiques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Vinitech « Réchauffement climatique et maturité du raisin »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture zoning based upon solar irradiation using remotely sensed solar radiation and terrain information : a case study of the appellation of origin Côtes-de-Bourg (Bordeaux, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Symposium International du GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porec, Croatia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological considerations of grapevine damage due to temperature variations: the 2019 late spring frost and summer heat wave events in Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Geosciences Union (EGU). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, ONLINE, Germany. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, OTHER HYDRO-METEOROLOGICAL EVENTS IMPACTS AND MANAGEMENT OF EXTREME EVENTS (NH1.7), pp.EGU21-76, 2021, Extreme meteorological and hydrological events induced by severe weather and climate change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soils and topography on water status of Chardonnay and meta analysis of the δ13C water potentials correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. American Society for Enology and Viticulture National Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Napa (Cal.), United States. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and topography effects on water status and must composition of Chardonnay in Burgundy & a mini meta-analysis of the δ13C/water potentials correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. GiESCO International Meeting "A Multidisciplinary Vision towards Sustainable Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate variability on vegetation phenology in spring : application to a wine growing area in Burgundy (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne (WIEN), Austria. , 21, pp.EGU2019-32, 2019, Geophysical Research Abstracts. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26370.32968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique printanière et phénologie végétale en Auxois : exemple d'Alise-Sainte-Reine (Côte-d'Or).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Rencontres Bourgogne-Franche-Comté Nature : « Changement climatique, Humanité et Biodiversité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, SAINT-BRISSON, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate vs grapevine pests and diseases worldwide: The first results of a global survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt; development in grapevine leaves : Application to the evaluation of resistance to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Molecular Plant-Microbe Interactions (XVI IS-MPMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rhodes, Greece. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory foresight approach and national strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.213-224, 2025, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Neethling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782759237968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective participative et stratégie nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.231-242, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vignoble français face au changement climatique : l'élaboration d’une stratégie d’adaptation à partir de scénarios de prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-76, 2021, Agriculture, Science des aliments et nutrition, 9781784057237. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119777434.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french vineyard in the face of climate change: Developing an adaptation strategy based on prospective scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-45, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From scenarios to pathways: lessons from a foresight study on the French wine industry under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OLLAT, Nathalie; GARCIA DE CORTAZAR-ATAURI, Iñaki; TOUZARD, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigne et Vin Publications internationales, pp.253-262, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité topoclimatique et phénologique des terroirs de la montagne de Corton (Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p.217-229, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage climatique de l’aire de production des vins de Bordeaux basé sur la température. Incidences sur la phénologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 460 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage climatique de l'aire de production des vins de Bordeaux basé sur la température. Incidences sur la phénologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Quénol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.189-214, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming winters, changing springs: cold hardiness dynamics predict budbreak and associated low temperature threats on an intercontinental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Campos-Arguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Kirchhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G North</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason P Londo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles actions pour la filière vigne et vin face au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'uB au coeur de la viticulture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fachinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brey-Xambeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne. 2016, http://recherche.u-bourgogne.fr/l-ub-au-coeur-de-la-viticulture-durable.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTOGRAPHIE AGROCLIMATIQUE A MESO-ECHELLE : METHODOLOGIE ET APPLICATION A LA VARIABILITE SPATIALE DU CLIMAT EN GIRONDE VITICOLE. Conséquences pour le développement de la vigne et la maturation du raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioclimatologie. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00695507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie agroclimatique a méso-échelle : méthodologie et application à la variabilité spatiale du climat en Gironde viticole. Conséquences pour le développement de la vigne et la maturation du raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Bois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ecoclimatic indices to investigate climate impact on wine grape yield at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teresa Massano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.127790. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and adaptations of wine production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sgubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.258-275. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-024-00521-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic changes and future projections in Köppen-Geiger climate classifications in major wine regions worldwide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (7), pp.94. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli12070094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of training system, soil management and soil water holding capacity on vine water status in a changing climate over 60 years in the Cognac production area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (4), pp.8198. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.4.8198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mass spectrometry-based metabolomics for increased grape juice metabolite coverage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods13010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear loss of suitable wine regions over Europe in response to increasing global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sgubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Alan Gambetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (9), pp.808-826. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain changes to spring frost risks in vineyards in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic comparison and correlation of δ13C between bulk wood and cellulose of Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ariel Roig-Puscama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Berli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidel Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of climate impact on grape productivity: a new application for bioclimatic indices in Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Massano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 905, pp.167134. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected impacts of climate change on viticulture over French wine regions using downscaled CMIP6 multi-model data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.431-446. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic comparison between Belgium, Champagne, Alsace, Jura and Bourgogne for wine production using the regional model MAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doutreloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.3.5356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions de la profession au ministre pour se préparer au changement climatique : quels apports de la recherche à la stratégie présentée par la profession ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 307, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des vignobles français face au changement climatique : simulations climatiques et prospective participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202118003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of grapevine soil–water balance to rainfall spatial variability at local scale level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Front. Environ. Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière Vigne et Vin face au changement climatique : enseignements d’un forum de prospective pour le Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (255), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a leaf wetness duration model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 291, pp.108087. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelées tardives et viticulture en basse et moyenne vallée de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Savouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.91-128. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum #2 to “Mesoscale and Local Scale Evaluations of Quantitative Precipitation Estimates by Weather Radar Products during a Heavy Rainfall Event”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Chateau Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/7128490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are life-history traits equally affected by global warming? A case study combining a multi-trait approach with fine-grain climate modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Pecharová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.103916. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.103916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The longest homogeneous series of grape harvest dates, Beaune 1354–2018, and its significance for the understanding of past and present climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brönnimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.1485-1501. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-15-1485-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of climate on Burgundy vintage quality rankings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert E. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth A. Dimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.1.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water status and must composition in grapevine cv. Chardonnay with different soils and topography and a mini meta-analysis of the δ 13 C/water potentials correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), pp.691-697. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.8516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and vine protection : the case of mildews management in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Caffarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.01006. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-based zoning of the Bordeaux wine region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (4), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.4.1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which climatic modeling to assess climate change impacts on vineyards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Sturman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.91 - 97. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate vs grapevine pests and diseases worldwide: the first results of a global survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2-3), pp.133-139. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in soil-water use by grapevine according to plant water status and soil physical-chemical characteristics - A 3D spatio-temporal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.122-135. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical imaging of soil water availability to grapevine: a benchmark experiment of several machine-learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (6), pp.637-658. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-016-9441-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological modeling of grapevine water stress in Burgundy terroirs by a machine-learning approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.796. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale and local scale evaluations of quantitative precipitation estimates by weather radar products during a heavy rainfall event.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Chateau Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.6089319. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/6089319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of soil electrical resistivity to monitor plant and soil water relationships in vineyards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.273-286. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-1-273-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial interpolation of daily rainfall stochastic generation parameters over East Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Gitau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Oettli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laban Ogallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (1), pp.39-60. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr01198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological model performance to warmer conditions: application to Pinot noir in Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Kaye Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (3), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2014.48.3.1572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring soil volume wetness in heterogeneous soils by electrical resistivity. A field-based pedotransfer function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 516, pp.56-66. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note technique d'implantation d’un réseau de pluviomètres en terrain viticole sur la côte de Beaune (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des températures observées en Bourgogne (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalizing rainfall at very high resolution over la Réunion island using a regional climate model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bessafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142 (8), pp.2665-2686. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/MWR-D-14-00009.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected shifts of wine regions in response to climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (3-4), pp.825-839. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-013-0739-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of varieties for their timing of flowering and veraison using a modelling approach: a case study for the grapevine species Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 180, pp.249-264. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why climate change will not dramatically decrease viticultural suitability in main wine-producing areas by 2050.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans R. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (33), pp.E3051-E3052. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1307927110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and Plasmopara viticola development in grapevine leaves: application to the evaluation of resistance to downy mildew.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (2), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank-Ordering of topographic variables correlated with temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Zakšek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric and Climate Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.139-147. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/acs.2012.22015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burgundy regional climate change and its potential impact on grapevines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7-8), pp.1613-1626. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-011-1284-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of soil-based zoning for viticultural terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (947/948/949), pp.13-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation des données de températures en Bourgogne : Sensibilité aux échelles de temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp./261-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications de l'expression du terroir induites par le changement climatique nécessitent une adaptation du matériel végétal et des techniques viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cellié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Trégoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 235, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vine water status is a key factor in grape ripening and vintage quality for red Bordeaux wine. How can it be assessed for vineyard management purposes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tregoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2009.43.3.798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques. Quelles conséquences pour la production viti-vinicole en bordelais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 HS, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et viticulture au Vietnam : évaluation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionaliser le climat pour en évaluer les impacts : l'apport des modèles numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révue annuelle de la recherche, Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.122-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial and temporal variations in solar radiation within Bordeaux winegrowing region using remotely sensed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution climatique: impact sur la viticulture bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1041, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial and temporal variations in solar radiation within Bordeaux winegrowing region using remotely sensed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using remotely sensed solar radiation data for reference evapotranspiration estimation at a daily time step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (4), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de la vigne pour une viticulture raisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1024, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vitivinicole française face au changement climatique (partie 1) : une stratégie nationale fondée sur une approche prospective et participative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/HjtJ9pgt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution modelling of spring frost risk in the Waipara wine region (New Zealand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Sturman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Katurji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber K Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Mendoza (Argentina), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of late leaf removal on the upper part of the canopy on grapevine water status and grape characteristics of Vitis vinifera L. ‘Pinot noir’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Orega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Horticultural Congress (IHC) - Horticulture for a World in Transition / International Symposium on the Vitivinicultural Sector - Which Tools to Face Current Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1370.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate projections over France wine-growing region and its potential impact on phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Delelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Terroir congress and 2nd ClimWine symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic discrimination of grapevine water status for Chardonnay and Pinot noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Urvieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Terroir Congress &amp; 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frost risk projections in a changing climate are highly sensitive in time and space to frost modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Terroir Congress &amp; 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique, événements extrêmes et impacts sur la phénologie végétale : interprétation croisée de données « photo-numériques » et climatiques dans l'Auxois (Côte-d'Or).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation pour le suivi environnemental – cycle d’ateliers nationaux 2021 – 4ème atelier : « Le vivant comme vecteur d'observation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de l’Ingénierie et des Systèmes; Institut National des Sciences de l’Univers (INSU - CNRS), Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOPHENO-21 : observations photographiques dans l'Auxois (Côte-d’Or), pour l'étude de la variabilité climatique en lien avec la phénologie de la vigne et des arbres fruitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Capteurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSU-THETA; DIPEE-BFC, Oct 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle d’un événement extrême froid : impact de la circulation atmosphérique sur les basses températures en Bourgogne viticole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du réchauffement climatique sur les vignobles : approche synthétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.173-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des températures extrêmes minimales printanières dans les régions viticoles de Bourgogne et de Franche-Comté en relation avec les types de circulation atmosphérique sur l'Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Clos-Vougeot "Fluctuations climatiques et vignobles du Néolithique à l'actuel : impacts, résilience et perspectives".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO "Culture et Traditions du Vin", Oct 2019, Vougeot, France. pp.359-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des extrêmes thermiques et impacts sur la viticulture : l’évolution du risque de gel de printemps en Bourgogne Franche-Comté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi pourrait ressembler la filière vigne et vin française en 2050 ? Une mobilisation concertée pour répondre à cet enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres du Clos-Vougeot - Fluctuations climatiques et vignobles, du Néolithique à l'actuel : impacts, résilience et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco "Culture et Traditions du Vin", Oct 2019, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l'oïdium de la vigne : cas de la Champagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.200-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale de l’évolution du risque de gel sur la vigne en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouvrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.181-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to develop strategies of adaptation to climate change based on a foresight exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. GiESCO International Meeting: a multidisciplinary vision towards sustainable viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GIESCO), Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOPHENO-21 : constitution d'une base de données « photo-numériques » sur des sites viticoles, de vergers et de jardins en Côte-d'Or, en vue d'une interprétation phénologique et climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la commission du CNFG « Changements climatiques et territoires » : Bases de données et modèles climatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission du CNFG « Changements climatiques et territoires », Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique printanière et phénologie végétale en Auxois : exemple d'Alise-Sainte-Reine (Côte-d'Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOPHENO-21 : une base de données « photo-numériques » en Côte-d’Or (sites viticoles, de vergers et de jardins), destinée à étudier la phénologie végétale en lien avec la variabilité climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DataBFC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update in unified terroir zoning methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zaragoza, Spain. pp.01044, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate zoning of the Burgundy winegrowing region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congreso Internacional Terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zaragosa, Spain. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from a Prospective on the French Wine Industry Under Climate Change (2050)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Global Science Conference On Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau partenariat pour le développement de l'Afrique (NEPAD). Midrand, ZAF., Nov 2017, Johannesburg, South Africa. pp.20 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate vs grapevine pests and diseases worldwide: the first results of a global survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 - Sustainable grape and wine production in the context of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. pp.133-139, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of future climatic conditions in French vineyards. Consequences for defining adaptation strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine growing regions global climate analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, McMinnville, United States. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité des vins issus de cépage Chardonnay au climat : une approche géographique à l'échelle planétaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bento Gonçalves, Brésil. pp.1250, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20160701013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water status modelling: impact of local rainfall variability in Burgundy (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, McMinnville, United States. pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water status modelling : impact of local rainfall variability in Burgundy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Terroir Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Willamette Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-temporal visualisation and quantification of grapevine water absorption in hillslope vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique et profils organoleptiques du Pinot noir dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison radar-pluviomètre pour l’estimation des pluies à haute résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographical analysis of the hierarchical system of Burgundy appellations of origin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokaj, Hungary. pp.204-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal risk assessment for viticulture using monthly temperature data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokaj, Hungary. pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of grapevine water behaviour in hillslope vineyards. The example of Corton hill, Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokaj, Hungary. pp.124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS, mechanistic modelling and ontology: a performing mix for precision and sustainable viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Caffarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Mendoza, Argentina. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-soil water relationships in hillslope vineyards. A time-lapse ERT 2D monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.129-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' évolution globale du climat, déclinaison en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les vignobles et remèdes proposés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vougeot, France. pp.273-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter localement les prévisions climatiques saisonnières : désagrégation stochastique et interpolation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrisitian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Boyard-Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Gitau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cotonou, Bénin. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified terroir zoning methodology in viticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Resseuguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.8-1 - 8-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate change will impact terroir potential in the Burgundy vineyards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.3-31 - 3-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water reserve of the Burgundy vineyard soils in the monitoring of grape maturation and for understanding the epidemiology of wood diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taoutaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Louamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.4-35 - 4-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multifactorial analysis to evaluate the contribution of terroir components to the oenological potential of grapes at harvest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-I. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Crachereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.2-9 - 2-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified terroir zoning methodology in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture dynamic in the root-zone revealed by time-lapse electrical resistivity tomography:application to Corton Hill, Burgundy (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.6-23 - 6-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution rainfall variability in the vineyard: first results from a local scale network in Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.3-51 - 3-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution climate spatial analysis of European winegrowing regions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.2-17 - 2-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frost risk spatial analysis and zoning for viticulture at local scale level using digital geographical information data, field information and winegrowers survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium GIESCO, 29th August-2nd September 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti-Alba (CN), Italy, Italy. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géostatistique, radio sondages et modèles numériques à aire limitée : données et méthodes croisées pour l'étude d'un événement froid en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.513-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des structures spatiales récurrentes des températures quotidiennes en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'odyssée des vignobles tropicaux : quelques exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Tropical Wines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Petrolina, Brésil. pp.35-45, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2011.910.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of estimated dates of the occurrence of development stages of pinot noir in burgundy, for current and future climate depending on the phenological model used.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium GIESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti-Alba, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désagrégation dynamique haute résolution spatiale du climat du Centre Est de la France par le modèle climatique régional ARW/WRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Crétat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIeme colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods and technologies to describe the environment in terroir studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Soave, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : impacts sur la phénologie du Pinot Noir en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thevenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bourgogne : observations, simulations et impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cussia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Deconninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Développement durable, évolutions climatiques et droits de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurations spatio-temporelles des températures et des précipitations au printemps et en été 2003 en Bourgogne : mesures Météo France et simulations WRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des températures et des stades phénologiques de la vigne à l'échelle des terroirs de la Montagne de Corton (Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des températures et des stades phénologiques de la vigne à l'échelle des terroirs de la Montagne de Corton (Bourgogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications de l’expression du terroir induites par le changement climatique nécessitent une adaptation du matériel végétal et des techniques viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Trégoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès des oenologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRA., Jun 2009, Nantes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchie des facteurs topographiques explicatifs de la variation spatiale des températures et des précipitations selon différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Zakšek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de climatologie de la commission "Climat et Société" du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticultural agroclimatic cartography and zoning at mesoscale level using terrain information, remotely sensed data and weather station measurements. Case study of Bordeaux winegrowing area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth International terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Changins, Switzerland. pp.455-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique dans la zone de production des vins de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique des terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale des Ingenieurs des Travaux Agricoles de Bordeaux (ENITAB). FRA., Dec 2008, Talence, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements récents dans la phénologie de la vigne. Conséquences sur le matériel végétal et les pratiques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Vinitech « Réchauffement climatique et maturité du raisin »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture zoning based upon solar irradiation using remotely sensed solar radiation and terrain information : a case study of the appellation of origin Côtes-de-Bourg (Bordeaux, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Symposium International du GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porec, Croatia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological considerations of grapevine damage due to temperature variations: the 2019 late spring frost and summer heat wave events in Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Geosciences Union (EGU). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, ONLINE, Germany. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, OTHER HYDRO-METEOROLOGICAL EVENTS IMPACTS AND MANAGEMENT OF EXTREME EVENTS (NH1.7), pp.EGU21-76, 2021, Extreme meteorological and hydrological events induced by severe weather and climate change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and topography effects on water status and must composition of Chardonnay in Burgundy & a mini meta-analysis of the δ13C/water potentials correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. GiESCO International Meeting "A Multidisciplinary Vision towards Sustainable Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soils and topography on water status of Chardonnay and meta analysis of the δ13C water potentials correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. American Society for Enology and Viticulture National Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Napa (Cal.), United States. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate variability on vegetation phenology in spring : application to a wine growing area in Burgundy (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne (WIEN), Austria. , 21, pp.EGU2019-32, 2019, Geophysical Research Abstracts. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26370.32968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique printanière et phénologie végétale en Auxois : exemple d'Alise-Sainte-Reine (Côte-d'Or).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Rencontres Bourgogne-Franche-Comté Nature : « Changement climatique, Humanité et Biodiversité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, SAINT-BRISSON, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate vs grapevine pests and diseases worldwide: The first results of a global survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt; development in grapevine leaves : Application to the evaluation of resistance to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Molecular Plant-Microbe Interactions (XVI IS-MPMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rhodes, Greece. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory foresight approach and national strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.213-224, 2025, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Neethling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782759237968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective participative et stratégie nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.231-242, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vignoble français face au changement climatique : l'élaboration d’une stratégie d’adaptation à partir de scénarios de prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-76, 2021, Agriculture, Science des aliments et nutrition, 9781784057237. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119777434.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french vineyard in the face of climate change: Developing an adaptation strategy based on prospective scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-45, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From scenarios to pathways: lessons from a foresight study on the French wine industry under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OLLAT, Nathalie; GARCIA DE CORTAZAR-ATAURI, Iñaki; TOUZARD, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigne et Vin Publications internationales, pp.253-262, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité topoclimatique et phénologique des terroirs de la montagne de Corton (Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p.217-229, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage climatique de l'aire de production des vins de Bordeaux basé sur la température. Incidences sur la phénologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Quénol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.189-214, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage climatique de l’aire de production des vins de Bordeaux basé sur la température. Incidences sur la phénologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 460 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming winters, changing springs: cold hardiness dynamics predict budbreak and associated low temperature threats on an intercontinental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Campos-Arguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Kirchhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G North</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason P Londo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles actions pour la filière vigne et vin face au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'uB au coeur de la viticulture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fachinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brey-Xambeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne. 2016, http://recherche.u-bourgogne.fr/l-ub-au-coeur-de-la-viticulture-durable.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTOGRAPHIE AGROCLIMATIQUE A MESO-ECHELLE : METHODOLOGIE ET APPLICATION A LA VARIABILITE SPATIALE DU CLIMAT EN GIRONDE VITICOLE. Conséquences pour le développement de la vigne et la maturation du raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioclimatologie. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00695507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie agroclimatique a méso-échelle : méthodologie et application à la variabilité spatiale du climat en Gironde viticole. Conséquences pour le développement de la vigne et la maturation du raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teresa Massano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fosser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04551531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sgubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00521-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04674648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Jones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli12070094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04524623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Alan Gambetta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04157146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel Roig-Puscama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Berli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Roig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04278657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Massano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04149394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreloup" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.3.5356" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108087" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00110" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pecharov&#225;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103916" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7128490" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Franke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-1485-2019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Davis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Dimon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.1.2359" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8516" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Caffarra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.4.1580" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zito" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1780" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403963v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9441-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316458v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6Z5SLWF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00796" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/6089319" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132336v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-1-273-2015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cuccia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kaye Parker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.3.1572" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011120v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.052" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9HVHVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oettli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laban Ogallo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01198" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.570" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-14-00009.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moriondo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Jones" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrise" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0739-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846880v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.06.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B306DRJ6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Li Kim Khiook" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.08.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Zak&#353;ek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2012.22015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1284-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63F0M8D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659380v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roby" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pernet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tregoat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chon&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2009.43.3.798" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662072v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celli&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tr&#233;goat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662105v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne P&#233;rard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wald" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Commagnac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658973v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801175v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04646896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schroeder" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orega" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1370.2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03731996v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delelee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774390v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Urvieta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774455v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992998v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969443v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436672v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101595v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438657v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446844v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954993v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001044" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551051v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630853v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calonnec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743075v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360750v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442592v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160701013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360548v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064628v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028394v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveque" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506417v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300533v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Th&#233;venin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131875v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flutet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131865v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130301v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Volta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161435v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131885v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116969v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitian Baron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyard-Micheau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131963v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119524v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Favre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131952v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roby" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseuguier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117904v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131932v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayachi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taoutaou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louamba" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brayer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131917v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Furet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crachereau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Monteau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monamy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809559v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131914v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694229v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adrian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116641v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116629v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101062v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.910.2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117951v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816862v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484826v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117979v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758230v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cussia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Deconninck" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448025v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517944v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762420v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822761v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719903v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817769v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812044v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824303v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420421v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420330v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26370.32968" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900314v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741138v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826116v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011463v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799417v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069908v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245086v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Campos-Arguedas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Kirchhof" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G North" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Londo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00695507v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823836v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teresa Massano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fosser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04551531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sgubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00521-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04674648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Jones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli12070094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Alan Gambetta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16493" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04524623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04157146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel Roig-Puscama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Berli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Roig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04278657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Massano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04149394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreloup" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.3.5356" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108087" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7128490" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pecharov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103916" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Franke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-1485-2019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Davis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Dimon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.1.2359" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8516" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Caffarra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.4.1580" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zito" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1780" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.04.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6Z5SLWF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403963v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9441-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00796" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/6089319" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132336v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-1-273-2015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oettli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laban Ogallo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01198" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080580v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cuccia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kaye Parker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.3.1572" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9HVHVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.570" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-14-00009.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moriondo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Jones" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrise" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0739-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846880v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.06.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B306DRJ6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Li Kim Khiook" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.08.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Zak&#353;ek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2012.22015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1284-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63F0M8D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659380v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roby" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pernet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662072v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celli&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tr&#233;goat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447594v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tregoat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chon&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2009.43.3.798" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662105v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne P&#233;rard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wald" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Commagnac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658973v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801175v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04646896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schroeder" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orega" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1370.2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03731996v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delelee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774390v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Urvieta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774455v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992998v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436672v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101595v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438657v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446844v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954993v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001044" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551051v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630853v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calonnec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743075v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360750v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442592v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160701013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360548v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064628v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028394v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveque" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506417v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300533v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Th&#233;venin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131875v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flutet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131865v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130301v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Volta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161435v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116969v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitian Baron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyard-Micheau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131952v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roby" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseuguier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131932v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayachi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taoutaou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louamba" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brayer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131917v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Furet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crachereau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Monteau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monamy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809559v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131963v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119524v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Favre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131914v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694229v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adrian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116641v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116629v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101062v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.910.2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117951v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484826v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816862v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117979v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758230v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cussia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Deconninck" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448025v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517944v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822761v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762420v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719903v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817769v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812044v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824303v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420330v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420421v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26370.32968" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900314v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741138v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826116v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011463v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069908v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799417v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245086v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Campos-Arguedas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Kirchhof" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G North" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Londo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00695507v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823836v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>