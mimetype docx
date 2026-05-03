--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Bois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ecoclimatic indices to investigate climate impact on wine grape yield at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teresa Massano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.127790. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and adaptations of wine production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sgubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.258-275. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-024-00521-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic changes and future projections in Köppen-Geiger climate classifications in major wine regions worldwide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (7), pp.94. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli12070094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of training system, soil management and soil water holding capacity on vine water status in a changing climate over 60 years in the Cognac production area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (4), pp.8198. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.4.8198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mass spectrometry-based metabolomics for increased grape juice metabolite coverage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods13010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear loss of suitable wine regions over Europe in response to increasing global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sgubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Alan Gambetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (9), pp.808-826. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain changes to spring frost risks in vineyards in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic comparison and correlation of δ13C between bulk wood and cellulose of Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ariel Roig-Puscama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Berli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidel Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of climate impact on grape productivity: a new application for bioclimatic indices in Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Massano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 905, pp.167134. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected impacts of climate change on viticulture over French wine regions using downscaled CMIP6 multi-model data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.431-446. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic comparison between Belgium, Champagne, Alsace, Jura and Bourgogne for wine production using the regional model MAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doutreloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.3.5356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions de la profession au ministre pour se préparer au changement climatique : quels apports de la recherche à la stratégie présentée par la profession ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 307, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des vignobles français face au changement climatique : simulations climatiques et prospective participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202118003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of grapevine soil–water balance to rainfall spatial variability at local scale level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Front. Environ. Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière Vigne et Vin face au changement climatique : enseignements d’un forum de prospective pour le Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (255), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a leaf wetness duration model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 291, pp.108087. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelées tardives et viticulture en basse et moyenne vallée de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Savouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.91-128. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum #2 to “Mesoscale and Local Scale Evaluations of Quantitative Precipitation Estimates by Weather Radar Products during a Heavy Rainfall Event”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Chateau Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/7128490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are life-history traits equally affected by global warming? A case study combining a multi-trait approach with fine-grain climate modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Pecharová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.103916. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.103916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The longest homogeneous series of grape harvest dates, Beaune 1354–2018, and its significance for the understanding of past and present climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brönnimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.1485-1501. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-15-1485-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of climate on Burgundy vintage quality rankings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert E. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth A. Dimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.1.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water status and must composition in grapevine cv. Chardonnay with different soils and topography and a mini meta-analysis of the δ 13 C/water potentials correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), pp.691-697. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.8516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and vine protection : the case of mildews management in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Caffarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.01006. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-based zoning of the Bordeaux wine region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (4), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.4.1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which climatic modeling to assess climate change impacts on vineyards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Sturman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.91 - 97. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate vs grapevine pests and diseases worldwide: the first results of a global survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2-3), pp.133-139. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in soil-water use by grapevine according to plant water status and soil physical-chemical characteristics - A 3D spatio-temporal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.122-135. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical imaging of soil water availability to grapevine: a benchmark experiment of several machine-learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (6), pp.637-658. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-016-9441-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological modeling of grapevine water stress in Burgundy terroirs by a machine-learning approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.796. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale and local scale evaluations of quantitative precipitation estimates by weather radar products during a heavy rainfall event.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Chateau Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.6089319. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/6089319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of soil electrical resistivity to monitor plant and soil water relationships in vineyards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.273-286. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-1-273-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial interpolation of daily rainfall stochastic generation parameters over East Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Gitau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Oettli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laban Ogallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (1), pp.39-60. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr01198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological model performance to warmer conditions: application to Pinot noir in Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Kaye Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (3), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2014.48.3.1572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring soil volume wetness in heterogeneous soils by electrical resistivity. A field-based pedotransfer function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 516, pp.56-66. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note technique d'implantation d’un réseau de pluviomètres en terrain viticole sur la côte de Beaune (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des températures observées en Bourgogne (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalizing rainfall at very high resolution over la Réunion island using a regional climate model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bessafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142 (8), pp.2665-2686. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/MWR-D-14-00009.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected shifts of wine regions in response to climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (3-4), pp.825-839. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-013-0739-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of varieties for their timing of flowering and veraison using a modelling approach: a case study for the grapevine species Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 180, pp.249-264. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why climate change will not dramatically decrease viticultural suitability in main wine-producing areas by 2050.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans R. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (33), pp.E3051-E3052. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1307927110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and Plasmopara viticola development in grapevine leaves: application to the evaluation of resistance to downy mildew.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (2), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank-Ordering of topographic variables correlated with temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Zakšek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric and Climate Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.139-147. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/acs.2012.22015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burgundy regional climate change and its potential impact on grapevines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7-8), pp.1613-1626. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-011-1284-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of soil-based zoning for viticultural terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (947/948/949), pp.13-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation des données de températures en Bourgogne : Sensibilité aux échelles de temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp./261-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications de l'expression du terroir induites par le changement climatique nécessitent une adaptation du matériel végétal et des techniques viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cellié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Trégoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 235, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vine water status is a key factor in grape ripening and vintage quality for red Bordeaux wine. How can it be assessed for vineyard management purposes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tregoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2009.43.3.798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques. Quelles conséquences pour la production viti-vinicole en bordelais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 HS, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et viticulture au Vietnam : évaluation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionaliser le climat pour en évaluer les impacts : l'apport des modèles numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révue annuelle de la recherche, Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.122-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial and temporal variations in solar radiation within Bordeaux winegrowing region using remotely sensed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution climatique: impact sur la viticulture bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1041, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial and temporal variations in solar radiation within Bordeaux winegrowing region using remotely sensed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using remotely sensed solar radiation data for reference evapotranspiration estimation at a daily time step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (4), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de la vigne pour une viticulture raisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1024, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vitivinicole française face au changement climatique (partie 1) : une stratégie nationale fondée sur une approche prospective et participative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/HjtJ9pgt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution modelling of spring frost risk in the Waipara wine region (New Zealand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Sturman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Katurji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber K Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Mendoza (Argentina), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of late leaf removal on the upper part of the canopy on grapevine water status and grape characteristics of Vitis vinifera L. ‘Pinot noir’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Orega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Horticultural Congress (IHC) - Horticulture for a World in Transition / International Symposium on the Vitivinicultural Sector - Which Tools to Face Current Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1370.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate projections over France wine-growing region and its potential impact on phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Delelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Terroir congress and 2nd ClimWine symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic discrimination of grapevine water status for Chardonnay and Pinot noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Urvieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Terroir Congress &amp; 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frost risk projections in a changing climate are highly sensitive in time and space to frost modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Terroir Congress &amp; 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique, événements extrêmes et impacts sur la phénologie végétale : interprétation croisée de données « photo-numériques » et climatiques dans l'Auxois (Côte-d'Or).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation pour le suivi environnemental – cycle d’ateliers nationaux 2021 – 4ème atelier : « Le vivant comme vecteur d'observation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de l’Ingénierie et des Systèmes; Institut National des Sciences de l’Univers (INSU - CNRS), Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOPHENO-21 : observations photographiques dans l'Auxois (Côte-d’Or), pour l'étude de la variabilité climatique en lien avec la phénologie de la vigne et des arbres fruitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Capteurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSU-THETA; DIPEE-BFC, Oct 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle d’un événement extrême froid : impact de la circulation atmosphérique sur les basses températures en Bourgogne viticole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du réchauffement climatique sur les vignobles : approche synthétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.173-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des températures extrêmes minimales printanières dans les régions viticoles de Bourgogne et de Franche-Comté en relation avec les types de circulation atmosphérique sur l'Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Clos-Vougeot "Fluctuations climatiques et vignobles du Néolithique à l'actuel : impacts, résilience et perspectives".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO "Culture et Traditions du Vin", Oct 2019, Vougeot, France. pp.359-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des extrêmes thermiques et impacts sur la viticulture : l’évolution du risque de gel de printemps en Bourgogne Franche-Comté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi pourrait ressembler la filière vigne et vin française en 2050 ? Une mobilisation concertée pour répondre à cet enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres du Clos-Vougeot - Fluctuations climatiques et vignobles, du Néolithique à l'actuel : impacts, résilience et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco "Culture et Traditions du Vin", Oct 2019, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l'oïdium de la vigne : cas de la Champagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.200-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale de l’évolution du risque de gel sur la vigne en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouvrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.181-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to develop strategies of adaptation to climate change based on a foresight exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. GiESCO International Meeting: a multidisciplinary vision towards sustainable viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GIESCO), Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOPHENO-21 : constitution d'une base de données « photo-numériques » sur des sites viticoles, de vergers et de jardins en Côte-d'Or, en vue d'une interprétation phénologique et climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la commission du CNFG « Changements climatiques et territoires » : Bases de données et modèles climatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission du CNFG « Changements climatiques et territoires », Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique printanière et phénologie végétale en Auxois : exemple d'Alise-Sainte-Reine (Côte-d'Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOPHENO-21 : une base de données « photo-numériques » en Côte-d’Or (sites viticoles, de vergers et de jardins), destinée à étudier la phénologie végétale en lien avec la variabilité climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DataBFC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update in unified terroir zoning methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zaragoza, Spain. pp.01044, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate zoning of the Burgundy winegrowing region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congreso Internacional Terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zaragosa, Spain. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from a Prospective on the French Wine Industry Under Climate Change (2050)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Global Science Conference On Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau partenariat pour le développement de l'Afrique (NEPAD). Midrand, ZAF., Nov 2017, Johannesburg, South Africa. pp.20 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate vs grapevine pests and diseases worldwide: the first results of a global survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 - Sustainable grape and wine production in the context of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. pp.133-139, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of future climatic conditions in French vineyards. Consequences for defining adaptation strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine growing regions global climate analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, McMinnville, United States. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité des vins issus de cépage Chardonnay au climat : une approche géographique à l'échelle planétaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bento Gonçalves, Brésil. pp.1250, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20160701013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water status modelling: impact of local rainfall variability in Burgundy (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, McMinnville, United States. pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water status modelling : impact of local rainfall variability in Burgundy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Terroir Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Willamette Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-temporal visualisation and quantification of grapevine water absorption in hillslope vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique et profils organoleptiques du Pinot noir dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison radar-pluviomètre pour l’estimation des pluies à haute résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographical analysis of the hierarchical system of Burgundy appellations of origin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokaj, Hungary. pp.204-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal risk assessment for viticulture using monthly temperature data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokaj, Hungary. pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of grapevine water behaviour in hillslope vineyards. The example of Corton hill, Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokaj, Hungary. pp.124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS, mechanistic modelling and ontology: a performing mix for precision and sustainable viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Caffarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Mendoza, Argentina. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-soil water relationships in hillslope vineyards. A time-lapse ERT 2D monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.129-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' évolution globale du climat, déclinaison en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les vignobles et remèdes proposés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vougeot, France. pp.273-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter localement les prévisions climatiques saisonnières : désagrégation stochastique et interpolation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrisitian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Boyard-Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Gitau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cotonou, Bénin. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified terroir zoning methodology in viticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Resseuguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.8-1 - 8-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate change will impact terroir potential in the Burgundy vineyards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.3-31 - 3-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water reserve of the Burgundy vineyard soils in the monitoring of grape maturation and for understanding the epidemiology of wood diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taoutaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Louamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.4-35 - 4-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multifactorial analysis to evaluate the contribution of terroir components to the oenological potential of grapes at harvest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-I. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Crachereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.2-9 - 2-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified terroir zoning methodology in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture dynamic in the root-zone revealed by time-lapse electrical resistivity tomography:application to Corton Hill, Burgundy (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.6-23 - 6-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution rainfall variability in the vineyard: first results from a local scale network in Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.3-51 - 3-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution climate spatial analysis of European winegrowing regions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.2-17 - 2-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frost risk spatial analysis and zoning for viticulture at local scale level using digital geographical information data, field information and winegrowers survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium GIESCO, 29th August-2nd September 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti-Alba (CN), Italy, Italy. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géostatistique, radio sondages et modèles numériques à aire limitée : données et méthodes croisées pour l'étude d'un événement froid en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.513-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des structures spatiales récurrentes des températures quotidiennes en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'odyssée des vignobles tropicaux : quelques exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Tropical Wines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Petrolina, Brésil. pp.35-45, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2011.910.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of estimated dates of the occurrence of development stages of pinot noir in burgundy, for current and future climate depending on the phenological model used.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium GIESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti-Alba, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désagrégation dynamique haute résolution spatiale du climat du Centre Est de la France par le modèle climatique régional ARW/WRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Crétat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIeme colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods and technologies to describe the environment in terroir studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Soave, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : impacts sur la phénologie du Pinot Noir en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thevenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bourgogne : observations, simulations et impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cussia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Deconninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Développement durable, évolutions climatiques et droits de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurations spatio-temporelles des températures et des précipitations au printemps et en été 2003 en Bourgogne : mesures Météo France et simulations WRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des températures et des stades phénologiques de la vigne à l'échelle des terroirs de la Montagne de Corton (Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des températures et des stades phénologiques de la vigne à l'échelle des terroirs de la Montagne de Corton (Bourgogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications de l’expression du terroir induites par le changement climatique nécessitent une adaptation du matériel végétal et des techniques viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Trégoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès des oenologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRA., Jun 2009, Nantes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchie des facteurs topographiques explicatifs de la variation spatiale des températures et des précipitations selon différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Zakšek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de climatologie de la commission "Climat et Société" du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticultural agroclimatic cartography and zoning at mesoscale level using terrain information, remotely sensed data and weather station measurements. Case study of Bordeaux winegrowing area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth International terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Changins, Switzerland. pp.455-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique dans la zone de production des vins de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique des terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale des Ingenieurs des Travaux Agricoles de Bordeaux (ENITAB). FRA., Dec 2008, Talence, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements récents dans la phénologie de la vigne. Conséquences sur le matériel végétal et les pratiques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Vinitech « Réchauffement climatique et maturité du raisin »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture zoning based upon solar irradiation using remotely sensed solar radiation and terrain information : a case study of the appellation of origin Côtes-de-Bourg (Bordeaux, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Symposium International du GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porec, Croatia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological considerations of grapevine damage due to temperature variations: the 2019 late spring frost and summer heat wave events in Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Geosciences Union (EGU). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, ONLINE, Germany. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, OTHER HYDRO-METEOROLOGICAL EVENTS IMPACTS AND MANAGEMENT OF EXTREME EVENTS (NH1.7), pp.EGU21-76, 2021, Extreme meteorological and hydrological events induced by severe weather and climate change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and topography effects on water status and must composition of Chardonnay in Burgundy & a mini meta-analysis of the δ13C/water potentials correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. GiESCO International Meeting "A Multidisciplinary Vision towards Sustainable Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soils and topography on water status of Chardonnay and meta analysis of the δ13C water potentials correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. American Society for Enology and Viticulture National Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Napa (Cal.), United States. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate variability on vegetation phenology in spring : application to a wine growing area in Burgundy (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne (WIEN), Austria. , 21, pp.EGU2019-32, 2019, Geophysical Research Abstracts. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26370.32968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique printanière et phénologie végétale en Auxois : exemple d'Alise-Sainte-Reine (Côte-d'Or).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Rencontres Bourgogne-Franche-Comté Nature : « Changement climatique, Humanité et Biodiversité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, SAINT-BRISSON, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate vs grapevine pests and diseases worldwide: The first results of a global survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt; development in grapevine leaves : Application to the evaluation of resistance to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Molecular Plant-Microbe Interactions (XVI IS-MPMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rhodes, Greece. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory foresight approach and national strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.213-224, 2025, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Neethling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782759237968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective participative et stratégie nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.231-242, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vignoble français face au changement climatique : l'élaboration d’une stratégie d’adaptation à partir de scénarios de prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-76, 2021, Agriculture, Science des aliments et nutrition, 9781784057237. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119777434.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french vineyard in the face of climate change: Developing an adaptation strategy based on prospective scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-45, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From scenarios to pathways: lessons from a foresight study on the French wine industry under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OLLAT, Nathalie; GARCIA DE CORTAZAR-ATAURI, Iñaki; TOUZARD, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigne et Vin Publications internationales, pp.253-262, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité topoclimatique et phénologique des terroirs de la montagne de Corton (Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p.217-229, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage climatique de l'aire de production des vins de Bordeaux basé sur la température. Incidences sur la phénologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Quénol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.189-214, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage climatique de l’aire de production des vins de Bordeaux basé sur la température. Incidences sur la phénologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 460 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming winters, changing springs: cold hardiness dynamics predict budbreak and associated low temperature threats on an intercontinental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Campos-Arguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Kirchhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G North</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason P Londo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles actions pour la filière vigne et vin face au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'uB au coeur de la viticulture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fachinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brey-Xambeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne. 2016, http://recherche.u-bourgogne.fr/l-ub-au-coeur-de-la-viticulture-durable.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTOGRAPHIE AGROCLIMATIQUE A MESO-ECHELLE : METHODOLOGIE ET APPLICATION A LA VARIABILITE SPATIALE DU CLIMAT EN GIRONDE VITICOLE. Conséquences pour le développement de la vigne et la maturation du raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioclimatologie. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00695507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie agroclimatique a méso-échelle : méthodologie et application à la variabilité spatiale du climat en Gironde viticole. Conséquences pour le développement de la vigne et la maturation du raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Bois </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of ecoclimatic indices to investigate climate impact on wine grape yield at local scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Teresa Massano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.127790. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2025.127790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and adaptations of wine production.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sgubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.258-275. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43017-024-00521-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historic changes and future projections in Köppen-Geiger climate classifications in major wine regions worldwide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (7), pp.94. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cli12070094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of training system, soil management and soil water holding capacity on vine water status in a changing climate over 60 years in the Cognac production area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (4), pp.8198. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2024.58.4.8198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution mass spectrometry-based metabolomics for increased grape juice metabolite coverage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Romanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods13010054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain changes to spring frost risks in vineyards in the 21st century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear loss of suitable wine regions over Europe in response to increasing global warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Sgubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Mignot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Alan Gambetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (9), pp.808-826. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic comparison and correlation of δ13C between bulk wood and cellulose of Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Ariel Roig-Puscama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Berli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidel Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), pp.91-96. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of climate impact on grape productivity: a new application for bioclimatic indices in Italy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Massano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Fosser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Gaetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 905, pp.167134. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.167134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected impacts of climate change on viticulture over French wine regions using downscaled CMIP6 multi-model data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pergaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.431-446. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic comparison between Belgium, Champagne, Alsace, Jura and Bourgogne for wine production using the regional model MAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Doutreloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.3.5356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propositions de la profession au ministre pour se préparer au changement climatique : quels apports de la recherche à la stratégie présentée par la profession ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 307, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des vignobles français face au changement climatique : simulations climatiques et prospective participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/climat/202118003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière Vigne et Vin face au changement climatique : enseignements d’un forum de prospective pour le Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (255), pp.83-89. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.9897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a leaf wetness duration model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 291, pp.108087. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2020.108087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of grapevine soil–water balance to rainfall spatial variability at local scale level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Front. Environ. Sci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fenvs.2020.00110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are life-history traits equally affected by global warming? A case study combining a multi-trait approach with fine-grain climate modeling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Iltis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Louâpre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karolina Pecharová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insect Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 117, pp.103916. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jinsphys.2019.103916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gelées tardives et viticulture en basse et moyenne vallée de la Loire (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Savouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.91-128. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum #2 to “Mesoscale and Local Scale Evaluations of Quantitative Precipitation Estimates by Weather Radar Products during a Heavy Rainfall Event”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thevenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Chateau Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/7128490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The longest homogeneous series of grape harvest dates, Beaune 1354–2018, and its significance for the understanding of past and present climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brönnimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.1485-1501. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-15-1485-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of climate on Burgundy vintage quality rankings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert E. Davis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth A. Dimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 53 (1), pp.60-74. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2019.53.1.2359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water status and must composition in grapevine cv. Chardonnay with different soils and topography and a mini meta-analysis of the δ 13 C/water potentials correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (2), pp.691-697. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.8516⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation to climate change of the French wine industry: a systemic approach – Main outcomes of the project LACCAVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.01020. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01918073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change and vine protection : the case of mildews management in Burgundy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Caffarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 50, pp.01006. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-based zoning of the Bordeaux wine region.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (4), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2018.52.4.1580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which climatic modeling to assess climate change impacts on vineyards?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Sturman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2), pp.91 - 97. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate vs grapevine pests and diseases worldwide: the first results of a global survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 51 (2-3), pp.133-139. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in soil-water use by grapevine according to plant water status and soil physical-chemical characteristics - A 3D spatio-temporal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77, pp.122-135. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical imaging of soil water availability to grapevine: a benchmark experiment of several machine-learning techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Precision Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (6), pp.637-658. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11119-016-9441-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiological modeling of grapevine water stress in Burgundy terroirs by a machine-learning approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.796. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2016.00796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01336777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesoscale and local scale evaluations of quantitative precipitation estimates by weather radar products during a heavy rainfall event.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Chateau Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016, pp.6089319. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/6089319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of soil electrical resistivity to monitor plant and soil water relationships in vineyards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.273-286. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/soil-1-273-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenological model performance to warmer conditions: application to Pinot noir in Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Kaye Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (3), pp.169-178. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2014.48.3.1572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring soil volume wetness in heterogeneous soils by electrical resistivity. A field-based pedotransfer function.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Michot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 516, pp.56-66. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial interpolation of daily rainfall stochastic generation parameters over East Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Gitau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Oettli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laban Ogallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 59 (1), pp.39-60. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/cr01198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note technique d'implantation d’un réseau de pluviomètres en terrain viticole sur la côte de Beaune (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.34-46. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/climatologie.570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des températures observées en Bourgogne (1961-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bourgogne Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regionalizing rainfall at very high resolution over la Réunion island using a regional climate model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miloud Bessafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 142 (8), pp.2665-2686. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/MWR-D-14-00009.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projected shifts of wine regions in response to climate change.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferrise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 119 (3-4), pp.825-839. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-013-0739-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of varieties for their timing of flowering and veraison using a modelling approach: a case study for the grapevine species Vitis vinifera L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 180, pp.249-264. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why climate change will not dramatically decrease viticultural suitability in main wine-producing areas by 2050.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans R. Schultz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (33), pp.E3051-E3052. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1307927110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and Plasmopara viticola development in grapevine leaves: application to the evaluation of resistance to downy mildew.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Heloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (2), pp.235-244. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2013.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rank-Ordering of topographic variables correlated with temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Zakšek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric and Climate Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (2), pp.139-147. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/acs.2012.22015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burgundy regional climate change and its potential impact on grapevines.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (7-8), pp.1613-1626. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00382-011-1284-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of soil-based zoning for viticultural terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'OIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 83 (947/948/949), pp.13-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrégation des données de températures en Bourgogne : Sensibilité aux échelles de temps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp./261-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vine water status is a key factor in grape ripening and vintage quality for red Bordeaux wine. How can it be assessed for vineyard management purposes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tregoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (3), pp.121-134. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2009.43.3.798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications de l'expression du terroir induites par le changement climatique nécessitent une adaptation du matériel végétal et des techniques viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cellié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Trégoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Oenologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 235, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements climatiques. Quelles conséquences pour la production viti-vinicole en bordelais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 133 HS, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat et viticulture au Vietnam : évaluation et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6, pp.75-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régionaliser le climat pour en évaluer les impacts : l'apport des modèles numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roucou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Révue annuelle de la recherche, Université de Bourgogne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.122-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial and temporal variations in solar radiation within Bordeaux winegrowing region using remotely sensed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution climatique: impact sur la viticulture bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1041, pp.33-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial and temporal variations in solar radiation within Bordeaux winegrowing region using remotely sensed data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.15-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using remotely sensed solar radiation data for reference evapotranspiration estimation at a daily time step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Wald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 148 (4), pp.619-630. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2007.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation de la vigne pour une viticulture raisonnée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Vivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Goutouly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1024, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vitivinicole française face au changement climatique (partie 1) : une stratégie nationale fondée sur une approche prospective et participative.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58233/HjtJ9pgt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High spatial resolution modelling of spring frost risk in the Waipara wine region (New Zealand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Sturman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Dale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Katurji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amber K Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Mendoza (Argentina), Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of late leaf removal on the upper part of the canopy on grapevine water status and grape characteristics of Vitis vinifera L. ‘Pinot noir’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Orega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International Horticultural Congress (IHC) - Horticulture for a World in Transition / International Symposium on the Vitivinicultural Sector - Which Tools to Face Current Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Angers, France. pp.11-16, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1370.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate projections over France wine-growing region and its potential impact on phenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Delelee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Terroir congress and 2nd ClimWine symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic discrimination of grapevine water status for Chardonnay and Pinot noir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Harir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Lucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Urvieta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Terroir Congress &amp; 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frost risk projections in a changing climate are highly sensitive in time and space to frost modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Terroir Congress &amp; 2nd ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique, événements extrêmes et impacts sur la phénologie végétale : interprétation croisée de données « photo-numériques » et climatiques dans l'Auxois (Côte-d'Or).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Instrumentation pour le suivi environnemental – cycle d’ateliers nationaux 2021 – 4ème atelier : « Le vivant comme vecteur d'observation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des Sciences de l’Ingénierie et des Systèmes; Institut National des Sciences de l’Univers (INSU - CNRS), Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOPHENO-21 : observations photographiques dans l'Auxois (Côte-d’Or), pour l'étude de la variabilité climatique en lien avec la phénologie de la vigne et des arbres fruitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Capteurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OSU-THETA; DIPEE-BFC, Oct 2021, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des températures extrêmes minimales printanières dans les régions viticoles de Bourgogne et de Franche-Comté en relation avec les types de circulation atmosphérique sur l'Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Clos-Vougeot "Fluctuations climatiques et vignobles du Néolithique à l'actuel : impacts, résilience et perspectives".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire UNESCO "Culture et Traditions du Vin", Oct 2019, Vougeot, France. pp.359-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des extrêmes thermiques et impacts sur la viticulture : l’évolution du risque de gel de printemps en Bourgogne Franche-Comté.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.349-357</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique spatio-temporelle d’un événement extrême froid : impact de la circulation atmosphérique sur les basses températures en Bourgogne viticole.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.343-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du réchauffement climatique sur les vignobles : approche synthétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Vougeot, France. pp.173-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi pourrait ressembler la filière vigne et vin française en 2050 ? Une mobilisation concertée pour répondre à cet enjeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres du Clos-Vougeot - Fluctuations climatiques et vignobles, du Néolithique à l'actuel : impacts, résilience et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Unesco "Culture et Traditions du Vin", Oct 2019, Vougeot, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse spatiale de l’évolution du risque de gel sur la vigne en Bourgogne-Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Larmure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouvrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Thessalonique, Grèce. pp.181-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to develop strategies of adaptation to climate change based on a foresight exercise?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. GiESCO International Meeting: a multidisciplinary vision towards sustainable viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Group of international Experts of vitivinicultural Systems for Co-Operation (GIESCO), Jun 2019, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du changement climatique sur l'oïdium de la vigne : cas de la Champagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.200-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOPHENO-21 : constitution d'une base de données « photo-numériques » sur des sites viticoles, de vergers et de jardins en Côte-d'Or, en vue d'une interprétation phénologique et climatique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la commission du CNFG « Changements climatiques et territoires » : Bases de données et modèles climatiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission du CNFG « Changements climatiques et territoires », Mar 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique printanière et phénologie végétale en Auxois : exemple d'Alise-Sainte-Reine (Côte-d'Or)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Rencontres Bourgogne-Franche-Comté Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Saint-Brisson, France. pp.341-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHOTOPHENO-21 : une base de données « photo-numériques » en Côte-d’Or (sites viticoles, de vergers et de jardins), destinée à étudier la phénologie végétale en lien avec la variabilité climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DataBFC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update in unified terroir zoning methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zaragoza, Spain. pp.01044, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate zoning of the Burgundy winegrowing region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII Congreso Internacional Terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Zaragosa, Spain. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20185001003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons from a Prospective on the French Wine Industry Under Climate Change (2050)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Global Science Conference On Climate Smart Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau partenariat pour le développement de l'Afrique (NEPAD). Midrand, ZAF., Nov 2017, Johannesburg, South Africa. pp.20 vues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate vs grapevine pests and diseases worldwide: the first results of a global survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 - Sustainable grape and wine production in the context of climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. pp.133-139, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2016.0.0.1780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of future climatic conditions in French vineyards. Consequences for defining adaptation strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chuine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine growing regions global climate analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory V. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, McMinnville, United States. pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité des vins issus de cépage Chardonnay au climat : une approche géographique à l'échelle planétaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Congrès Mondial de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bento Gonçalves, Brésil. pp.1250, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20160701013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water status modelling: impact of local rainfall variability in Burgundy (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, McMinnville, United States. pp.47-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water status modelling : impact of local rainfall variability in Burgundy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Terroir Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Willamette Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial-temporal visualisation and quantification of grapevine water absorption in hillslope vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXth GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique et profils organoleptiques du Pinot noir dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparaison radar-pluviomètre pour l’estimation des pluies à haute résolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Liège, Belgique. pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographical analysis of the hierarchical system of Burgundy appellations of origin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Flutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokaj, Hungary. pp.204-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal risk assessment for viticulture using monthly temperature data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokaj, Hungary. pp.30-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal analysis of grapevine water behaviour in hillslope vineyards. The example of Corton hill, Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tokaj, Hungary. pp.124-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIS, mechanistic modelling and ontology: a performing mix for precision and sustainable viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Volta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Rega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Caffarra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Mendoza, Argentina. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant-soil water relationships in hillslope vineyards. A time-lapse ERT 2D monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Porto, Portugal. pp.129-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' évolution globale du climat, déclinaison en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vinosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur les vignobles et remèdes proposés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vougeot, France. pp.273-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapter localement les prévisions climatiques saisonnières : désagrégation stochastique et interpolation spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Camberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrisitian Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Boyard-Micheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilson Gitau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Cotonou, Bénin. pp.141-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified terroir zoning methodology in viticulture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Resseuguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.8-1 - 8-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture dynamic in the root-zone revealed by time-lapse electrical resistivity tomography:application to Corton Hill, Burgundy (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.6-23 - 6-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution rainfall variability in the vineyard: first results from a local scale network in Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Ullmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.3-51 - 3-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate change will impact terroir potential in the Burgundy vineyards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.3-31 - 3-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water reserve of the Burgundy vineyard soils in the monitoring of grape maturation and for understanding the epidemiology of wood diseases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Curmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taoutaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Louamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Brayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.4-35 - 4-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multifactorial analysis to evaluate the contribution of terroir components to the oenological potential of grapes at harvest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-I. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Crachereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Monteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Monamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.2-9 - 2-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a unified terroir zoning methodology in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution climate spatial analysis of European winegrowing regions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moriondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Congrès International des Terroirs Vitivinicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon &amp; Reims, France. pp.2-17 - 2-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frost risk spatial analysis and zoning for viticulture at local scale level using digital geographical information data, field information and winegrowers survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium GIESCO, 29th August-2nd September 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti-Alba (CN), Italy, Italy. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des structures spatiales récurrentes des températures quotidiennes en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thévenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.153-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géostatistique, radio sondages et modèles numériques à aire limitée : données et méthodes croisées pour l'étude d'un événement froid en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rovereto, Italie. pp.513-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'odyssée des vignobles tropicaux : quelques exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Pérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Tropical Wines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Petrolina, Brésil. pp.35-45, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2011.910.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of estimated dates of the occurrence of development stages of pinot noir in burgundy, for current and future climate depending on the phenological model used.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Parker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium GIESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti-Alba, Italy. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods and technologies to describe the environment in terroir studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Soave, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désagrégation dynamique haute résolution spatiale du climat du Centre Est de la France par le modèle climatique régional ARW/WRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiwen Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Crétat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIeme colloque de l'Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : impacts sur la phénologie du Pinot Noir en Bourgogne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Thevenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23e Colloque de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bourgogne : observations, simulations et impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cussia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Deconninck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Développement durable, évolutions climatiques et droits de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurations spatio-temporelles des températures et des précipitations au printemps et en été 2003 en Bourgogne : mesures Météo France et simulations WRF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des températures et des stades phénologiques de la vigne à l'échelle des terroirs de la Montagne de Corton (Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des températures et des stades phénologiques de la vigne à l'échelle des terroirs de la Montagne de Corton (Bourgogne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rennes, France. pp.349-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modifications de l’expression du terroir induites par le changement climatique nécessitent une adaptation du matériel végétal et des techniques viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Roby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Trégoat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49. Congrès des oenologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRA., Jun 2009, Nantes, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiérarchie des facteurs topographiques explicatifs de la variation spatiale des températures et des précipitations selon différentes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klemen Zakšek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de climatologie de la commission "Climat et Société" du CNFG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France. pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00762420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticultural agroclimatic cartography and zoning at mesoscale level using terrain information, remotely sensed data and weather station measurements. Case study of Bordeaux winegrowing area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Saur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIth International terroir Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Changins, Switzerland. pp.455-462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique dans la zone de production des vins de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique des terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale des Ingenieurs des Travaux Agricoles de Bordeaux (ENITAB). FRA., Dec 2008, Talence, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements récents dans la phénologie de la vigne. Conséquences sur le matériel végétal et les pratiques culturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Vinitech « Réchauffement climatique et maturité du raisin »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture zoning based upon solar irradiation using remotely sensed solar radiation and terrain information : a case study of the appellation of origin Côtes-de-Bourg (Bordeaux, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Commagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Symposium International du GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porec, Croatia. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorological considerations of grapevine damage due to temperature variations: the 2019 late spring frost and summer heat wave events in Burgundy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catinca Gavrilescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Geosciences Union (EGU). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, ONLINE, Germany. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copernicus.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, OTHER HYDRO-METEOROLOGICAL EVENTS IMPACTS AND MANAGEMENT OF EXTREME EVENTS (NH1.7), pp.EGU21-76, 2021, Extreme meteorological and hydrological events induced by severe weather and climate change</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soils and topography on water status of Chardonnay and meta analysis of the δ13C water potentials correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. American Society for Enology and Viticulture National Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Napa (Cal.), United States. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and topography effects on water status and must composition of Chardonnay in Burgundy & a mini meta-analysis of the δ13C/water potentials correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Brillante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Leveque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kees van Leeuwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. GiESCO International Meeting "A Multidisciplinary Vision towards Sustainable Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Thessalonique, Greece. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of climate variability on vegetation phenology in spring : application to a wine growing area in Burgundy (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Corgne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne (WIEN), Austria. , 21, pp.EGU2019-32, 2019, Geophysical Research Abstracts. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.26370.32968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité climatique printanière et phénologie végétale en Auxois : exemple d'Alise-Sainte-Reine (Côte-d'Or).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cantat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Rencontres Bourgogne-Franche-Comté Nature : « Changement climatique, Humanité et Biodiversité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, SAINT-BRISSON, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate vs grapevine pests and diseases worldwide: The first results of a global survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Bordeaux, France. , 152 p., 2016, Sustainable grape and wine production in the context of climate change. Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis methods for assessment of H2O2 production and &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt; development in grapevine leaves : Application to the evaluation of resistance to downy mildew</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Li Kim Khiook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Héloir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Congress on Molecular Plant-Microbe Interactions (XVI IS-MPMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rhodes, Greece. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory foresight approach and national strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.213-224, 2025, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Neethling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variabilité climatique à l’échelle du territoire comme levier d’adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782759237968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective participative et stratégie nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ollat; Jean-Marc Touzard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.231-242, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vignoble français face au changement climatique : l'élaboration d’une stratégie d’adaptation à partir de scénarios de prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et marketing du vin : opportunités pour les entreprises et enjeux pour la filière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-76, 2021, Agriculture, Science des aliments et nutrition, 9781784057237. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119777434.ch2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The french vineyard in the face of climate change: Developing an adaptation strategy based on prospective scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foued Cheriet, Carole Maurel, Paul Amadieu, Hervé Hannin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wine management and marketing: Opportunities for companies and challenges for the industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-45, 2020, 9781786305282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From scenarios to pathways: lessons from a foresight study on the French wine industry under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OLLAT, Nathalie; GARCIA DE CORTAZAR-ATAURI, Iñaki; TOUZARD, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vigne et Vin Publications internationales, pp.253-262, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité topoclimatique et phénologique des terroirs de la montagne de Corton (Bourgogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec&amp;doc, p.217-229, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage climatique de l’aire de production des vins de Bordeaux basé sur la température. Incidences sur la phénologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre J.-P. Gaudillere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelis van Leeuwen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Tec &amp; Doc Lavoisier, 460 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonage climatique de l'aire de production des vins de Bordeaux basé sur la température. Incidences sur la phénologie de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gaudillière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé Quénol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique et terroirs viticoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.189-214, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC : &amp;quot;Open Wine University 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming winters, changing springs: cold hardiness dynamics predict budbreak and associated low temperature threats on an intercontinental scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Campos-Arguedas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erica Kirchhof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael G North</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason P Londo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terry Bates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles actions pour la filière vigne et vin face au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aigrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brugière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière vigne et vin face au changement climatique à l’horizon 2050 : réflexion prospective et stratégique avec les acteurs de la vigne et du vin, résultats des six forums régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inaki Garcia de Cortazar Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud-Heraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA. 2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'uB au coeur de la viticulture durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Fachinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Brey-Xambeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Gougeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Bourgogne. 2016, http://recherche.u-bourgogne.fr/l-ub-au-coeur-de-la-viticulture-durable.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARTOGRAPHIE AGROCLIMATIQUE A MESO-ECHELLE : METHODOLOGIE ET APPLICATION A LA VARIABILITE SPATIALE DU CLIMAT EN GIRONDE VITICOLE. Conséquences pour le développement de la vigne et la maturation du raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bioclimatologie. Université Sciences et Technologies - Bordeaux I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00695507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie agroclimatique a méso-échelle : méthodologie et application à la variabilité spatiale du climat en Gironde viticole. Conséquences pour le développement de la vigne et la maturation du raisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02823836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId412"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teresa Massano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fosser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04551531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sgubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00521-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04674648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Jones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli12070094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Alan Gambetta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16493" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04524623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7514" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04157146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel Roig-Puscama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Berli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Roig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04278657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Massano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04149394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreloup" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.3.5356" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108087" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297354v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7128490" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pecharov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103916" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Franke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-1485-2019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Davis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Dimon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.1.2359" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561182v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8516" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Caffarra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.4.1580" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zito" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1780" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.04.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6Z5SLWF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403963v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9441-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00796" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/6089319" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132336v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-1-273-2015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oettli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laban Ogallo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01198" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080580v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cuccia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kaye Parker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.3.1572" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011120v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9HVHVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.570" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-14-00009.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moriondo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Jones" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrise" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0739-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846880v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.06.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B306DRJ6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Li Kim Khiook" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.08.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Zak&#353;ek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2012.22015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1284-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63F0M8D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659380v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roby" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pernet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662072v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celli&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tr&#233;goat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447594v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tregoat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chon&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2009.43.3.798" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662105v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne P&#233;rard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wald" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Commagnac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658973v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801175v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04646896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schroeder" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orega" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1370.2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03731996v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delelee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774390v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Urvieta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774455v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969443v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992998v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436672v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101595v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438657v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446844v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954993v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001044" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551051v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630853v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calonnec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743075v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360750v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442592v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160701013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360548v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064628v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028394v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveque" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506417v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300533v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Th&#233;venin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131875v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flutet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131865v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130301v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Volta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161435v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116969v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitian Baron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyard-Micheau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131952v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roby" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseuguier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117904v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131932v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayachi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taoutaou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louamba" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brayer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131917v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christen" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Furet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crachereau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Monteau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monamy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809559v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131963v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119524v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Favre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131914v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694229v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adrian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116641v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116629v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101062v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.910.2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117951v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484826v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816862v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117979v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758230v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cussia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Deconninck" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448025v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517944v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822761v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762420v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719903v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817769v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812044v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824303v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420330v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420421v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26370.32968" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900314v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741138v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826116v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011463v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069908v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799417v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245086v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Campos-Arguedas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Kirchhof" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G North" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Londo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00695507v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823836v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Teresa Massano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Fosser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gaetani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2025.127790" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04551531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sgubin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00521-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04674648v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Andrade" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Santos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory V. Jones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cli12070094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843783v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Zito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.4.8198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04398489v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nicolas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Romanet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bahut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13010054" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04524623v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catinca Gavrilescu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zito" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7514" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869246v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Alan Gambetta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16493" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04157146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel Roig-Puscama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Berli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidel Roig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04278657v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Massano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.167134" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04149394v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pergaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Doutreloup" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.3.5356" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03414525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugiere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gautier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aigrain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03583862v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brugi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202118003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.9897" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02887671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rega" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2020.108087" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brillante" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2020.00110" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281531v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Iltis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lou&#226;pre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Pecharov&#225;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2019.103916" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cantat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Savouret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.1413" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02297354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Chateau Smith" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/7128490" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633841v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Labb&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pfister" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rousseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Franke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-15-1485-2019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140154v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E. Davis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth A. Dimon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2019.53.1.2359" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01561182v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.8516" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darriet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001020" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02158511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Caffarra" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pieri" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2018.52.4.1580" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626525v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Garcia de Cortazar Atauri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sturman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bonnardot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1869" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zito" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2016.0.0.1780" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316458v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.04.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6Z5SLWF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403963v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-016-9441-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00796" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/6089319" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132336v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-1-273-2015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080580v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cuccia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Kaye Parker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2014.48.3.1572" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011120v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.01.052" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X9HVHVH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Oettli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laban Ogallo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/cr01198" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217568v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/climatologie.570" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02153152v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Bessafi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR-D-14-00009.1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851923v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moriondo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Jones" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dibari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrise" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0739-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846880v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Parker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2013.06.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B306DRJ6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859237v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans R. Schultz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duch&#234;ne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1307927110" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867498v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Li Kim Khiook" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Schneider" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Heloir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2013.08.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981932v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klemen Zak&#353;ek" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/acs.2012.22015" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750390v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-011-1284-x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63F0M8D3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659380v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roby" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pernet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447084v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447594v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tregoat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chon&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2009.43.3.798" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662072v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Celli&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tr&#233;goat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662105v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447601v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne P&#233;rard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roucou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wald" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Commagnac" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662015v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363698v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Wald" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commagnac" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335548v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2007.11.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658973v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Gaudillere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05055966v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/HjtJ9pgt" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801175v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Dale" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Katurji" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber K Parker" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04646896v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schroeder" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orega" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1370.2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03731996v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Delelee" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774390v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Harir" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lucio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Urvieta" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04774455v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morvan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauvais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578533v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992611v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992998v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319378v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189405v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouvri&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319645v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436672v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101595v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Corgne" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438657v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02446844v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954993v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001044" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551051v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20185001003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789930v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630853v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calonnec" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743075v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caubel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360750v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442592v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20160701013" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360548v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064628v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028394v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leveque" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506417v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Caille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carbonneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300533v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Th&#233;venin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131875v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vincent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flutet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131853v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131865v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130301v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Volta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Costa" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02161435v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145583v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116969v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitian Baron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyard-Micheau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131952v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. van Leeuwen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Roby" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Resseuguier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131963v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119524v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Favre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Ullmann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117904v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parker" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Xu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131932v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Curmi" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayachi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taoutaou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Louamba" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Brayer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131917v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-I. Furet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crachereau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Monteau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monamy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809559v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131914v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blais" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jones" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694229v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adrian" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116629v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116641v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101062v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2011.910.2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117951v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816862v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure de Resseguier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484826v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cr&#233;tat" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117979v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758230v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cussia" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Deconninck" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448025v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lamy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517944v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822761v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762420v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00719903v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Saur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817769v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812044v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824303v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317898v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu21.eu/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420421v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420330v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099622v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.26370.32968" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900314v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741138v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738757v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04904690v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826116v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Neethling" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494534v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141778v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/management-et-marketing-du-vin/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119777434.ch2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03114912v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iste.co.uk/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951585v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011463v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799417v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069908v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gaudilli&#232;re" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03255032v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rousseaux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791440v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245086v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Campos-Arguedas" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Kirchhof" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael G North" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason P Londo" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry Bates" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263967v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537003v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607563v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fachinetti" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brey-Xambeu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gougeon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00695507v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02823836v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>