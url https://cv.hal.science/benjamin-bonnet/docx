--- v1 (2026-03-28)
+++ v2 (2026-05-03)
@@ -66,3341 +66,3475 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter inter‐laboratory quality control of monocyte HLA‐DR expression by flow cytometry</w:t>
+                <w:t xml:space="preserve">Biomarkers and early-onset acute kidney injury in critically ill COVID-19 patients, a prospective monocentric observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gossez</w:t>
+                <w:t xml:space="preserve">Alice Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Boussaid</w:t>
+                <w:t xml:space="preserve">Marina Brailova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chapuis</w:t>
+                <w:t xml:space="preserve">Fatma Gamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+                <w:t xml:space="preserve">Vincent Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108 (1), pp.95-97. </w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cyto.b.22196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12882-025-04267-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872901v1</w:t>
+                <w:t xml:space="preserve">hal-05599652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorations lacrymales en allergologie</w:t>
+                <w:t xml:space="preserve">Multicenter inter‐laboratory quality control of monocyte HLA‐DR expression by flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+                <w:t xml:space="preserve">Morgane Gossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Michaud</w:t>
+                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coutu</w:t>
+                <w:t xml:space="preserve">Ismael Boussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bonnet</w:t>
+                <w:t xml:space="preserve">Nicolas Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Fauquert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64, pp.103792. </w:t>
+              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (1), pp.95-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2024.103792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cyto.b.22196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618339v1</w:t>
+                <w:t xml:space="preserve">hal-04872901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Acute Respiratory Syndrome Coronavirus 2 Pneumonia in Critically Ill Patients: A Cluster Analysis According to Baseline Characteristics, Biological Features, and Chest CT Scan on Admission</w:t>
+                <w:t xml:space="preserve">SARS-CoV2 pneumonia patients admitted to the ICU: Analysis according to clinical and biological parameters and the extent of lung parenchymal lesions on chest CT scan, a monocentric observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abed Al Hadi Krisht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kévin Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chauvot de Beauchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52 (2), pp.e38-e46. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (9), pp.e0308014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000006105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645249v1</w:t>
+                <w:t xml:space="preserve">hal-04793220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID‐19 and Oncofertility: No SARS‐CoV‐2 in Semen but Inflammation Seems to Affect Sperm Parameters</w:t>
+                <w:t xml:space="preserve">Clustering based on renal and inflammatory admission parameters in critically ill patients admitted to the ICU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Chaput</w:t>
+                <w:t xml:space="preserve">Olivier Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Brailova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Chabrolles</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécily Lucas</w:t>
+                <w:t xml:space="preserve">Audrey Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.70070⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0307938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0307938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887732v1</w:t>
+                <w:t xml:space="preserve">hal-04870754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV2 pneumonia patients admitted to the ICU: Analysis according to clinical and biological parameters and the extent of lung parenchymal lesions on chest CT scan, a monocentric observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorations lacrymales en allergologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abed Al Hadi Krisht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Grapin</w:t>
+                <w:t xml:space="preserve">A. Coutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Chauvot de Beauchene</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Fauquert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308014⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, pp.103792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2024.103792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793220v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering based on renal and inflammatory admission parameters in critically ill patients admitted to the ICU</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mascle</w:t>
+                <w:t xml:space="preserve">Severe Acute Respiratory Syndrome Coronavirus 2 Pneumonia in Critically Ill Patients: A Cluster Analysis According to Baseline Characteristics, Biological Features, and Chest CT Scan on Admission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Romain de Bauchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0307938⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (2), pp.e38-e46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000006105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870754v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase over time of antibody levels 3 months after a booster dose as an indication of better protection against Omicron infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID‐19 and Oncofertility: No SARS‐CoV‐2 in Semen but Inflammation Seems to Affect Sperm Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rea Bingula</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chabrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Brebion</w:t>
+                <w:t xml:space="preserve">Mélanie Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécily Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2023.2184176⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.70070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645270v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of pharyngocutaneous fistulae after total laryngectomy by cytokine in drainage: A pilot study (DEFILAC)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increase over time of antibody levels 3 months after a booster dose as an indication of better protection against Omicron infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Loukine</w:t>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chabrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Durand</w:t>
+                <w:t xml:space="preserve">Christine Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rozand</w:t>
+                <w:t xml:space="preserve">Amélie Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Head &amp; Neck</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hed.27535⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.2184176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2023.2184176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272531v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Outcome of Early-Onset Acute Kidney Injury and Recovery in Critically Ill COVID-19 Patients: A Retrospective Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early detection of pharyngocutaneous fistulae after total laryngectomy by cytokine in drainage: A pilot study (DEFILAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saroul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ruault</w:t>
+                <w:t xml:space="preserve">Margaux Loukine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sapin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radhia Bouzgarrou</w:t>
+                <w:t xml:space="preserve">Isabelle Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4), pp.1001. </w:t>
+              <w:t xml:space="preserve">Head &amp; Neck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11041001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hed.27535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227433v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particulate antigens administrated by intranasal and intravaginal routes in a prime-boost strategy improve HIV-specific TFH generation, high-quality antibodies and long-lasting mucosal immunity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiology and Outcome of Early-Onset Acute Kidney Injury and Recovery in Critically Ill COVID-19 Patients: A Retrospective Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Vazquez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">James Vigneron</w:t>
+                <w:t xml:space="preserve">Radhia Bouzgarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2023.08.014⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11041001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192860v1</w:t>
+                <w:t xml:space="preserve">hal-04227433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypercoagulability in critically ill patients with COVID 19, an observational prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particulate antigens administrated by intranasal and intravaginal routes in a prime-boost strategy improve HIV-specific TFH generation, high-quality antibodies and long-lasting mucosal immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Torrieri-Damard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pitoiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Calvet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Kévin Grapin</w:t>
+                <w:t xml:space="preserve">James Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277544⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2023.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157690v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of nitrogen balance trajectories with clinical outcomes in critically ill COVID-19 patients: A retrospective cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Drug‐induced enterocolitis syndrome with paracetamol (acetaminophen) in a 12‐month‐old boy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Radhia Bouzgarrou</w:t>
+                <w:t xml:space="preserve">Carole Egron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.08.023⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (3), pp.e13755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pai.13755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288581v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative T and B immune responses of four different anti-COVID-19 vaccine strategies 6 months after vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chabrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 84 (5), pp.e45-e47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of the Basophil Activation Test Using Gly m 4, Gly m 5 and Gly m 6 Molecular Allergens for Characterizing Anaphylactic Reactions to Soy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+                <w:t xml:space="preserve">Hypercoagulability in critically ill patients with COVID 19, an observational prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Cosme</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elodie Michaud</w:t>
+                <w:t xml:space="preserve">Anne-Françoise Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Grapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/falgy.2022.908435⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885421v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decline of Humoral and Cellular Immune Responses Against SARS-CoV-2 6 Months After Full BNT162b2 Vaccination in Hospital Healthcare Workers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Cosme</w:t>
+                <w:t xml:space="preserve">Association of nitrogen balance trajectories with clinical outcomes in critically ill COVID-19 patients: A retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Janer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Bouzgarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.842912. </w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (12), pp.2895-2902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.842912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681324v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug‐induced enterocolitis syndrome with paracetamol (acetaminophen) in a 12‐month‐old boy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utility of the Basophil Activation Test Using Gly m 4, Gly m 5 and Gly m 6 Molecular Allergens for Characterizing Anaphylactic Reactions to Soy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+                <w:t xml:space="preserve">Justine Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Merlin</w:t>
+                <w:t xml:space="preserve">Marion Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Egron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+                <w:t xml:space="preserve">Maud Junda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pai.13755⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/falgy.2022.908435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04103922v1</w:t>
+                <w:t xml:space="preserve">hal-04885421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe COVID-19 is characterized by the co-occurrence of moderate cytokine inflammation and severe monocyte dysregulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Decline of Humoral and Cellular Immune Responses Against SARS-CoV-2 6 Months After Full BNT162b2 Vaccination in Hospital Healthcare Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chabrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Brebion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Cosme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mireille Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103622⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.842912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.842912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885524v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Communication: Extremely Severe CD4 Lymphopenia During HIV-1 Primary Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Severe COVID-19 is characterized by the co-occurrence of moderate cytokine inflammation and severe monocyte dysregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Blum</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul-Gydeon Ritvo</w:t>
+                <w:t xml:space="preserve">Mireille Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/AID.2019.0065⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.103622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433578v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le microbiote comme outil thérapeutique dans l’allergie alimentaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Bonnet</w:t>
+                <w:t xml:space="preserve">Short Communication: Extremely Severe CD4 Lymphopenia During HIV-1 Primary Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Martres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul-Gydeon Ritvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2019.02.223⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (10), pp.930-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/AID.2019.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154533v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update on molecular cat allergens: Fel d 1 and what else? Chapter 1: Fel d 1, the major cat allergen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le microbiote comme outil thérapeutique dans l’allergie alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Messaoudi</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annick Bernalier-Donadille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13223-018-0239-8⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (3), pp.152-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2019.02.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01780802v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation state of circulating eosinophils in nasal polyposis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dupuch</w:t>
+                <w:t xml:space="preserve">Sylvie Ughetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Tridon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephane Walrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (5), pp.584-591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/alr.22079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution repertoire analysis reveals a major bystander activation of Tfh and Tfr cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul-Gydeon Ritvo</w:t>
+                <w:t xml:space="preserve">An update on molecular cat allergens: Fel d 1 and what else? Chapter 1: Fel d 1, the major cat allergen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Saadawi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Chaara</w:t>
+                <w:t xml:space="preserve">J. L. Fauquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1808594115⟩</w:t>
+              <w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13223-018-0239-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03867773v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotiques et allergie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution repertoire analysis reveals a major bystander activation of Tfh and Tfr cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+                <w:t xml:space="preserve">Paul-Gydeon Ritvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Saadawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Bernalier-Donadile</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wahiba Chaara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (3), pp.185-187. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (38), pp.9604-9609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2018.02.208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1808594115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846131v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cibles et immunothérapies innovantes dans le traitement de l’allergie alimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Probiotiques et allergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.A. Vinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Bellier</w:t>
+                <w:t xml:space="preserve">Annick Bernalier-Donadile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2016.11.003⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 58 (3), pp.185-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2018.02.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01483716v1</w:t>
+                <w:t xml:space="preserve">hal-01846131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cibles et immunothérapies innovantes dans le traitement de l’allergie alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2016.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Low-Dose IL-2 Induces Regulatory T Cell–Mediated Control of Experimental Food Allergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Levacher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pitoiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 197 (1), pp.188 - 198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.1501271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01617587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3410,682 +3544,682 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du test d’activation des basophiles dans le suivi d’une immunothérapie orale à la noix de cajou : à propos d’un cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Francophone d’Allergologie (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, pp.103998, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2024.103998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergie aux venins de guêpes : évaluation des marqueurs biologiques au cours de l’immunothérapie spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Francophone d’Allergologie (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 63 (3), pp.103391, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2023.103391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the basophil activation test as diagnostic method in pediatric peanut allergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Fauquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Francophone d’Allergologie (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62 (3), pp.299, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2022.02.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote comme outil thérapeutique dans l’allergie alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone d’Allergologie 2019 (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59 (3), pp.152-153, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2019.02.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotiques et allergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone d’Allergologie 2018 (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58 (3), pp.185-187, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2018.02.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4095,544 +4229,544 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test d’activation des basophiles (TAB) au polyéthylène glycol (PEG) – discussion autour des cas cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Muti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Francophone d’Allergologie (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France. pp.103523, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2023.103523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du test d’activation des basophiles dans le cas d’une anaphylaxie sévère aux venins d’hyménoptère chez un patient polysensibilisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Raveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Raveau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Muti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Francophone d’Allergologie (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris palais des congrès, France. pp.103405, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2023.103405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could BAT reduce the number of oral food challenge? A prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Allergy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lyon, France. pp.100335, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.waojou.2020.100335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peanut gastrointestinal delivery oral immunotherapy in adolescents: Basophil activation test results of the build-up and maintenance phase of the PITA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Allergy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lyon, France. pp.100336, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.waojou.2020.100336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4642,114 +4776,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l'immunothérapie par interleukine-2 faible dose dans un modèle murin d'allergie alimentaire et étude des mécanismes immunologiques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunothérapie. Université Pierre et Marie Curie - Paris VI, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PA066596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01924701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId166"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4896,51 +5030,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872901v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Boussaid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cointe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.22196" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618339v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fauquert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103792" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645249v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grapin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Bauchene" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000006105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cily Lucas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70070" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Al Hadi Krisht" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvot de Beauchene" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04870754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brailova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307938" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Archimbaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brebion" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2023.2184176" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272531v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saroul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Loukine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rozand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.27535" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruault" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Bouzgarrou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11041001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192860v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vazquez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Torrieri-Damard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pitoiset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Levacher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vigneron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.08.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Sapin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277544" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288581v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Janer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guido" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.08.023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03850980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Godignon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.03.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885421v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cosme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Raveau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Junda" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Michaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/falgy.2022.908435" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681324v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.842912" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103922v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pascal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Egron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13755" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885524v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Coupez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Adda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103622" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433578v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Martres" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gydeon Ritvo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2019.0065" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.02.223" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780802v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Messaoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacomet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fauquert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-018-0239-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Tridon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ughetto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.22079" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03867773v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saadawi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barennes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quiniou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chaara" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808594115" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846131v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.02.208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01483716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vinot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.11.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01617587v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501271" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885768v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besbes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103998" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885817v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pascal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103391" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885829v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raveau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fauquert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2022.02.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885880v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885788v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Muti" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103523" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885799v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103405" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885569v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Godignon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2020.100335" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885592v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rochette" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2020.100336" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01924701v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066596" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brailova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Gamara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04267-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Boussaid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cointe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.22196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Al Hadi Krisht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvot de Beauchene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04870754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307938" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fauquert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103792" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Bauchene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000006105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cily Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Archimbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brebion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2023.2184176" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saroul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Loukine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rozand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.27535" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Bouzgarrou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11041001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vazquez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Torrieri-Damard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pitoiset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Levacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vigneron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.08.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pascal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Egron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13755" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03850980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Godignon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.03.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Sapin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277544" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Janer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guido" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.08.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cosme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Raveau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Junda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Michaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/falgy.2022.908435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.842912" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Coupez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Adda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103622" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433578v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Martres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gydeon Ritvo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2019.0065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.02.223" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Tridon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ughetto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.22079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780802v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Messaoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacomet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fauquert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-018-0239-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03867773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saadawi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barennes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quiniou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chaara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808594115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.02.208" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01483716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vinot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.11.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01617587v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501271" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besbes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103998" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pascal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103391" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raveau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fauquert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2022.02.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885880v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885788v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Muti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103523" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885799v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103405" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Godignon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2020.100335" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885592v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rochette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2020.100336" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01924701v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066596" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>