--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -66,3475 +66,4145 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers and early-onset acute kidney injury in critically ill COVID-19 patients, a prospective monocentric observational study</w:t>
+                <w:t xml:space="preserve">Comparaison du dosage des IgE spécifiques anti-extrait global et allergènes moléculaires de la noisette entre deux automates : NOVEOS Flex® vs Phadia® 250</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ruault</w:t>
+                <w:t xml:space="preserve">A. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+                <w:t xml:space="preserve">M. Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Brailova</w:t>
+                <w:t xml:space="preserve">I. Follin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Gamara</w:t>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Sapin</w:t>
+                <w:t xml:space="preserve">E. Tolmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.294. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 66, pp.104696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12882-025-04267-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2026.104696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05599652v1</w:t>
+                <w:t xml:space="preserve">hal-05630067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter inter‐laboratory quality control of monocyte HLA‐DR expression by flow cytometry</w:t>
+                <w:t xml:space="preserve">Diagnostic challenges in soy allergies: utility of the basophil activation test to distinguish allergy from sensitization to Gly m 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gossez</w:t>
+                <w:t xml:space="preserve">M Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+                <w:t xml:space="preserve">E. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Boussaid</w:t>
+                <w:t xml:space="preserve">M. Junda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chapuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cointe</w:t>
+                <w:t xml:space="preserve">J. Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tolmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.b.22196⟩</w:t>
+              <w:t xml:space="preserve">European Annals of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, online first, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23822/EurAnnACI.1764-1489.423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872901v1</w:t>
+                <w:t xml:space="preserve">hal-05630069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV2 pneumonia patients admitted to the ICU: Analysis according to clinical and biological parameters and the extent of lung parenchymal lesions on chest CT scan, a monocentric observational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Comparaison du dosage de la tryptasémie entre deux automates : NOVEOS Flex® vs Phadia® 250</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Follin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tolmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308014⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 66, pp.104697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2026.104697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793220v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering based on renal and inflammatory admission parameters in critically ill patients admitted to the ICU</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High albumin sensitization drives uninterpretable basophil activation tests in cow’s milk allergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Mirand</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Tolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0307938⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/cclm-2026-0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870754v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05630056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorations lacrymales en allergologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomarkers and early-onset acute kidney injury in critically ill COVID-19 patients, a prospective monocentric observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Brailova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+                <w:t xml:space="preserve">Fatma Gamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Michaud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2024.103792⟩</w:t>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-025-04267-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618339v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe Acute Respiratory Syndrome Coronavirus 2 Pneumonia in Critically Ill Patients: A Cluster Analysis According to Baseline Characteristics, Biological Features, and Chest CT Scan on Admission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicenter inter‐laboratory quality control of monocyte HLA‐DR expression by flow cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Grapin</w:t>
+                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Boussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain de Bauchene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
+                <w:t xml:space="preserve">Sylvie Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52 (2), pp.e38-e46. </w:t>
+              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108 (1), pp.95-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000006105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cyto.b.22196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645249v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID‐19 and Oncofertility: No SARS‐CoV‐2 in Semen but Inflammation Seems to Affect Sperm Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The prevalence of unclear basophils activation test interpretations in cow's milk allergy: A result of increased sensitization to beta-lactoglobulin and bovine serum albumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tolmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Chaput</w:t>
+                <w:t xml:space="preserve">B. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécily Lucas</w:t>
+                <w:t xml:space="preserve">M. Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.70070⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, pp.104393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2025.104393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887732v1</w:t>
+                <w:t xml:space="preserve">hal-05630074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase over time of antibody levels 3 months after a booster dose as an indication of better protection against Omicron infection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Clustering based on renal and inflammatory admission parameters in critically ill patients admitted to the ICU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mascle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Brailova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amélie Brebion</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/22221751.2023.2184176⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (11), pp.e0307938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0307938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645270v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early detection of pharyngocutaneous fistulae after total laryngectomy by cytokine in drainage: A pilot study (DEFILAC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SARS-CoV2 pneumonia patients admitted to the ICU: Analysis according to clinical and biological parameters and the extent of lung parenchymal lesions on chest CT scan, a monocentric observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed Al Hadi Krisht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chauvot de Beauchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Saroul</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rozand</w:t>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Head &amp; Neck</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hed.27535⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (9), pp.e0308014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272531v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Outcome of Early-Onset Acute Kidney Injury and Recovery in Critically Ill COVID-19 Patients: A Retrospective Analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Explorations lacrymales en allergologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coutu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Fauquert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines11041001⟩</w:t>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64, pp.103792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2024.103792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227433v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particulate antigens administrated by intranasal and intravaginal routes in a prime-boost strategy improve HIV-specific TFH generation, high-quality antibodies and long-lasting mucosal immunity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">James Vigneron</w:t>
+                <w:t xml:space="preserve">Severe Acute Respiratory Syndrome Coronavirus 2 Pneumonia in Critically Ill Patients: A Cluster Analysis According to Baseline Characteristics, Biological Features, and Chest CT Scan on Admission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain de Bauchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cassagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2023.08.014⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (2), pp.e38-e46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000006105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192860v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug‐induced enterocolitis syndrome with paracetamol (acetaminophen) in a 12‐month‐old boy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+                <w:t xml:space="preserve">COVID‐19 and Oncofertility: No SARS‐CoV‐2 in Semen but Inflammation Seems to Affect Sperm Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Pons-Rejraji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chabrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécily Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pai.13755⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.70070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103922v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative T and B immune responses of four different anti-COVID-19 vaccine strategies 6 months after vaccination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Increase over time of antibody levels 3 months after a booster dose as an indication of better protection against Omicron infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rea Bingula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chabrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Archimbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Brebion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.03.006⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.2184176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2023.2184176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850980v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypercoagulability in critically ill patients with COVID 19, an observational prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early detection of pharyngocutaneous fistulae after total laryngectomy by cytokine in drainage: A pilot study (DEFILAC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saroul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Loukine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Calvet</w:t>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Thouy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mascle</w:t>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Françoise Sapin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kévin Grapin</w:t>
+                <w:t xml:space="preserve">Isabelle Rozand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277544. </w:t>
+              <w:t xml:space="preserve">Head &amp; Neck</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hed.27535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157690v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of nitrogen balance trajectories with clinical outcomes in critically ill COVID-19 patients: A retrospective cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuis</w:t>
+                <w:t xml:space="preserve">Epidemiology and Outcome of Early-Onset Acute Kidney Injury and Recovery in Critically Ill COVID-19 Patients: A Retrospective Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Philipponnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radhia Bouzgarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.08.023⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.1001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines11041001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288581v1</w:t>
+                <w:t xml:space="preserve">hal-04227433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utility of the Basophil Activation Test Using Gly m 4, Gly m 5 and Gly m 6 Molecular Allergens for Characterizing Anaphylactic Reactions to Soy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+                <w:t xml:space="preserve">Particulate antigens administrated by intranasal and intravaginal routes in a prime-boost strategy improve HIV-specific TFH generation, high-quality antibodies and long-lasting mucosal immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Torrieri-Damard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Cosme</w:t>
+                <w:t xml:space="preserve">Fabien Pitoiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Raveau</w:t>
+                <w:t xml:space="preserve">Béatrice Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Junda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Michaud</w:t>
+                <w:t xml:space="preserve">James Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/falgy.2022.908435⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2023.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885421v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decline of Humoral and Cellular Immune Responses Against SARS-CoV-2 6 Months After Full BNT162b2 Vaccination in Hospital Healthcare Workers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Drug‐induced enterocolitis syndrome with paracetamol (acetaminophen) in a 12‐month‐old boy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Merlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Egron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Justine Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.842912⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (3), pp.e13755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pai.13755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681324v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe COVID-19 is characterized by the co-occurrence of moderate cytokine inflammation and severe monocyte dysregulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparative T and B immune responses of four different anti-COVID-19 vaccine strategies 6 months after vaccination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Coupez</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chabrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Brebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Adda</w:t>
+                <w:t xml:space="preserve">Maud Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73, pp.103622. </w:t>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (5), pp.e45-e47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2022.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885524v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short Communication: Extremely Severe CD4 Lymphopenia During HIV-1 Primary Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+                <w:t xml:space="preserve">Association of nitrogen balance trajectories with clinical outcomes in critically ill COVID-19 patients: A retrospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Blum</w:t>
+                <w:t xml:space="preserve">Alexandre Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+                <w:t xml:space="preserve">Alexandra Janer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Martres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Gydeon Ritvo</w:t>
+                <w:t xml:space="preserve">Olivia Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhia Bouzgarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/AID.2019.0065⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (12), pp.2895-2902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2022.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433578v1</w:t>
+                <w:t xml:space="preserve">hal-04288581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le microbiote comme outil thérapeutique dans l’allergie alimentaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Bonnet</w:t>
+                <w:t xml:space="preserve">Hypercoagulability in critically ill patients with COVID 19, an observational prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+                <w:t xml:space="preserve">François Thouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Bernalier-Donadille</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Françoise Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 59 (3), pp.152-153. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2019.02.223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154533v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation state of circulating eosinophils in nasal polyposis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utility of the Basophil Activation Test Using Gly m 4, Gly m 5 and Gly m 6 Molecular Allergens for Characterizing Anaphylactic Reactions to Soy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dupuch</w:t>
+                <w:t xml:space="preserve">Justine Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Tridon</w:t>
+                <w:t xml:space="preserve">Maud Junda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Ughetto</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+                <w:t xml:space="preserve">Elodie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/alr.22079⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/falgy.2022.908435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790306v1</w:t>
+                <w:t xml:space="preserve">hal-04885421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update on molecular cat allergens: Fel d 1 and what else? Chapter 1: Fel d 1, the major cat allergen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. L. Fauquert</w:t>
+                <w:t xml:space="preserve">Decline of Humoral and Cellular Immune Responses Against SARS-CoV-2 6 Months After Full BNT162b2 Vaccination in Hospital Healthcare Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Chabrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Archimbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Brebion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13223-018-0239-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.842912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.842912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01780802v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution repertoire analysis reveals a major bystander activation of Tfh and Tfr cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wahiba Chaara</w:t>
+                <w:t xml:space="preserve">Severe COVID-19 is characterized by the co-occurrence of moderate cytokine inflammation and severe monocyte dysregulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1808594115⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.103622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867773v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probiotiques et allergie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Short Communication: Extremely Severe CD4 Lymphopenia During HIV-1 Primary Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Martres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Gydeon Ritvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2018.02.208⟩</w:t>
+              <w:t xml:space="preserve">AIDS Research and Human Retroviruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (10), pp.930-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/AID.2019.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846131v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cibles et immunothérapies innovantes dans le traitement de l’allergie alimentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Le microbiote comme outil thérapeutique dans l’allergie alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bellier</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier-Donadille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reval.2016.11.003⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 59 (3), pp.152-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2019.02.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483716v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Activation state of circulating eosinophils in nasal polyposis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dupuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Tridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Walrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Forum of Allergy and Rhinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (5), pp.584-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/alr.22079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An update on molecular cat allergens: Fel d 1 and what else? Chapter 1: Fel d 1, the major cat allergen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Messaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacomet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Fauquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allergy, Asthma and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13223-018-0239-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-resolution repertoire analysis reveals a major bystander activation of Tfh and Tfr cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Gydeon Ritvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Saadawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahiba Chaara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (38), pp.9604-9609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1808594115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probiotiques et allergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Bernalier-Donadile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (3), pp.185-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2018.02.208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cibles et immunothérapies innovantes dans le traitement de l’allergie alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Vinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reval.2016.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Low-Dose IL-2 Induces Regulatory T Cell–Mediated Control of Experimental Food Allergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pitoiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 197 (1), pp.188 - 198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.1501271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01617587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3544,682 +4214,682 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du test d’activation des basophiles dans le suivi d’une immunothérapie orale à la noix de cajou : à propos d’un cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Francophone d’Allergologie (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64, pp.103998, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2024.103998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allergie aux venins de guêpes : évaluation des marqueurs biologiques au cours de l’immunothérapie spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Francophone d’Allergologie (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 63 (3), pp.103391, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2023.103391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the basophil activation test as diagnostic method in pediatric peanut allergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Fauquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Francophone d’Allergologie (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 62 (3), pp.299, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2022.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le microbiote comme outil thérapeutique dans l’allergie alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone d’Allergologie 2019 (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59 (3), pp.152-153, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2019.02.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probiotiques et allergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Bernalier Donadille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone d’Allergologie 2018 (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Allergologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 58 (3), pp.185-187, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2018.02.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4229,544 +4899,544 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test d’activation des basophiles (TAB) au polyéthylène glycol (PEG) – discussion autour des cas cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Fonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Muti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Francophone d’Allergologie (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Paris, France. pp.103523, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2023.103523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du test d’activation des basophiles dans le cas d’une anaphylaxie sévère aux venins d’hyménoptère chez un patient polysensibilisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Raveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Francophone d’Allergologie (CFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Paris palais des congrès, France. pp.103405, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reval.2023.103405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could BAT reduce the number of oral food challenge? A prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Allergy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lyon, France. pp.100335, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.waojou.2020.100335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peanut gastrointestinal delivery oral immunotherapy in adolescents: Basophil activation test results of the build-up and maintenance phase of the PITA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Allergy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lyon, France. pp.100336, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.waojou.2020.100336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4776,114 +5446,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l'immunothérapie par interleukine-2 faible dose dans un modèle murin d'allergie alimentaire et étude des mécanismes immunologiques associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunothérapie. Université Pierre et Marie Curie - Paris VI, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PA066596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01924701v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5030,51 +5700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brailova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Gamara" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04267-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Boussaid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cointe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.22196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Al Hadi Krisht" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grapin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvot de Beauchene" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04870754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307938" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fauquert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103792" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Bauchene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000006105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cily Lucas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70070" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645270v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Archimbaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brebion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2023.2184176" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saroul" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Loukine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rozand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.27535" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227433v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Bouzgarrou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11041001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192860v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vazquez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Torrieri-Damard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pitoiset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Levacher" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vigneron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.08.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pascal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Egron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13755" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03850980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Godignon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.03.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157690v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Sapin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277544" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288581v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Janer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guido" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.08.023" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885421v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cosme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Raveau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Junda" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Michaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/falgy.2022.908435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.842912" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Coupez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Adda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103622" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433578v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Martres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gydeon Ritvo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2019.0065" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.02.223" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Tridon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ughetto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.22079" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780802v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Messaoudi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacomet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fauquert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-018-0239-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03867773v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saadawi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barennes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quiniou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chaara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808594115" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.02.208" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01483716v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vinot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.11.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01617587v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501271" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885768v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besbes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103998" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885817v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pascal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103391" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885829v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raveau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fauquert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2022.02.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885876v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885880v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885788v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Muti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103523" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885799v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103405" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885569v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Godignon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2020.100335" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885592v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rochette" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2020.100336" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01924701v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066596" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leonard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Follin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tolmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2026.104696" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Raveau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Junda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cosme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23822/EurAnnACI.1764-1489.423" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2026.104697" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630056v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bonnet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tolmer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Pascal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Godignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Raveau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2026-0079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ruault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Philipponnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Brailova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Gamara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-025-04267-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Boussaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chapuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cointe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.22196" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630074v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pascal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Raveau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2025.104393" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04870754v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mascle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mirand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307938" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Al Hadi Krisht" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grapin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chauvot de Beauchene" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cassagnes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Evrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coutu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Fauquert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103792" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain de Bauchene" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000006105" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887732v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chaput" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Pons-Rejraji" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chabrolles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fiot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cily Lucas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.70070" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04645270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rea Bingula" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Archimbaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Brebion" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2023.2184176" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272531v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saroul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Loukine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rozand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hed.27535" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04227433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhia Bouzgarrou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11041001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192860v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vazquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Torrieri-Damard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pitoiset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Levacher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vigneron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.08.014" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04103922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Merlin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Egron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13755" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03850980v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Godignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2022.03.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Janer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Guido" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2022.08.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thouy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Sapin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277544" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cosme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Junda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Michaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/falgy.2022.908435" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681324v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.842912" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Coupez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Adda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103622" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02433578v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Blum" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Martres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Gydeon Ritvo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/AID.2019.0065" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154533v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2019.02.223" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790306v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Tridon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ughetto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Walrand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/alr.22079" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780802v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Messaoudi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacomet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Fauquert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13223-018-0239-8" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03867773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saadawi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barennes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Quiniou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Chaara" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1808594115" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846131v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier-Donadile" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2018.02.208" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01483716v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Vinot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2016.11.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01617587v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1501271" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Besbes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2024.103998" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885817v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Muti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103391" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885829v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fauquert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2022.02.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885876v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Bernalier Donadille" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885880v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Muti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103523" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885799v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reval.2023.103405" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lambert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2020.100335" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04885592v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rochette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2020.100336" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01924701v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066596" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>