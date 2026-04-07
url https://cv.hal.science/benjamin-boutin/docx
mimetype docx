--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -498,272 +498,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order asymptotic preserving scheme for diffusive scaled linear kinetic equations with general initial conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified Lawson methods for Vlasov equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Crestetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2024028⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (3), pp.A1574-A1598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M154301X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626594v1</w:t>
+                <w:t xml:space="preserve">hal-03911409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Lawson methods for Vlasov equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High order asymptotic preserving scheme for linear kinetic equations with diffusive scaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megala Anandan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (3), pp.1107-1135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911409v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order asymptotic preserving scheme for linear kinetic equations with diffusive scaling</w:t>
+                <w:t xml:space="preserve">High order asymptotic preserving scheme for diffusive scaled linear kinetic equations with general initial conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megala Anandan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
@@ -772,69 +763,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 58 (3), pp.1107-1135</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 58 (3), pp.1107-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2024028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103000v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stability of totally upwind schemes for the hyperbolic initial boundary value problem</w:t>
               </w:r>
@@ -1156,265 +1156,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The basal level of gene expression associated with chromatin loosening shapes Waddington landscapes and controls cell differentiation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stiffly stable semi-discrete scheme for the characteristic linear hyperbolic relaxation with boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoai Thuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.02.016⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (5), pp.1569-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2020010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109253v1</w:t>
+                <w:t xml:space="preserve">hal-02136776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stiffly stable semi-discrete scheme for the characteristic linear hyperbolic relaxation with boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The basal level of gene expression associated with chromatin loosening shapes Waddington landscapes and controls cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Jehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (5), pp.1569-1596. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 432 (7), pp.2253-2270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2020010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136776v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of finite difference schemes for hyperbolic initial boundary value problems: numerical boundary layers</w:t>
               </w:r>
@@ -1680,235 +1680,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling techniques for nonlinear hyperbolic equations. IV. Well-balanced schemes for scalar multi-dimensional and multi-component laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shock profiles for the Shallow-water Exner models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe G. LeFloch</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2015-02933-0⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.267-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/aamm.2013.m331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703885v1</w:t>
+                <w:t xml:space="preserve">hal-01202866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock profiles for the Shallow-water Exner models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling techniques for nonlinear hyperbolic equations. IV. Well-balanced schemes for scalar multi-dimensional and multi-component laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Turpault</w:t>
+                <w:t xml:space="preserve">Philippe G. LeFloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (3), pp.267-294. </w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (294), pp.1663-1702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/aamm.2013.m331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2015-02933-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202866v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling techniques for nonlinear hyperbolic equations. III. Well-balanced approximation of thick interfaces</w:t>
               </w:r>
@@ -1920,51 +1920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe G. LeFloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (2), pp.1108-1133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1992,278 +1992,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second order anti-diffusive Lagrange-remap scheme for two-component flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of ALE methodology to unstructured conical meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Billaud Friess</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Boutin</w:t>
+                <w:t xml:space="preserve">Erwan Deriaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Caetano</w:t>
+                <w:t xml:space="preserve">Philippe Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Navaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32, pp.149-162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/2011018⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 32, pp.32-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/2011011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708605v1</w:t>
+                <w:t xml:space="preserve">hal-00777271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of ALE methodology to unstructured conical meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A second order anti-diffusive Lagrange-remap scheme for two-component flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Deriaz</w:t>
+                <w:t xml:space="preserve">Filipa Caetano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hoch</w:t>
+                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Navaro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32, pp.32-55. </w:t>
+              <w:t xml:space="preserve">, 2011, 32, pp.149-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/2011011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/2011018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777271v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling techniques for nonlinear hyperbolic equations. I. Self-similar diffusion for thin interfaces</w:t>
               </w:r>
@@ -2275,51 +2275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe G. LeFloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 141, pp.921-956. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2630,51 +2630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe G. LeFloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (3), pp.399--421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3229,51 +3229,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D162C9A2"/>
+    <w:nsid w:val="46AF6505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3460,51 +3460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-boutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4012-6922" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143317881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/boutin_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794205v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Thuong Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970775v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Barbenchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04773938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megala Anandan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024028" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Massot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M154301X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732720v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.T. Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tran-Tien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202107006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Lefloch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2021007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109253v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jehanno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.02.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136776v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114666v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2017.m1525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232530v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-016-0337-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.02.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703885v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. LeFloch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02933-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Turpault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.2013.m331" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120865768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777271v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210510001459" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004817" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fornet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/195" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02566911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00437289v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04157587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-boutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4012-6922" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143317881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/boutin_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794205v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Thuong Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970775v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Barbenchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04773938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megala Anandan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Massot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M154301X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732720v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.T. Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tran-Tien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202107006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Lefloch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2021007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136776v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jehanno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.02.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114666v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2017.m1525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232530v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-016-0337-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.02.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Turpault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.2013.m331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. LeFloch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02933-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120865768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210510001459" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004817" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fornet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/195" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02566911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00437289v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04157587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>