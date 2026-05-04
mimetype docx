--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1394,209 +1394,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of finite difference schemes for hyperbolic initial boundary value problems: numerical boundary layers</w:t>
+                <w:t xml:space="preserve">Some remarks about flows of Hilbert-Schmidt operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Mathematics: Theory, Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4208/nmtma.2017.m1525⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.805-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00028-016-0337-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114666v2</w:t>
+                <w:t xml:space="preserve">hal-01232530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some remarks about flows of Hilbert-Schmidt operators</w:t>
+                <w:t xml:space="preserve">Stability of finite difference schemes for hyperbolic initial boundary value problems: numerical boundary layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Raymond</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (2), pp.805-826. </w:t>
+              <w:t xml:space="preserve">Numerical Mathematics: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.489-519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00028-016-0337-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4208/nmtma.2017.m1525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232530v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The accuracy of biochemical interactions is ensured by endothermic stepwise kinetics</w:t>
               </w:r>
@@ -2753,51 +2753,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagonalisation asymptotique d'opérateurs de Hilbert-Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43e Congrès National d'Analyse Numérique (CANUM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3229,51 +3229,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46AF6505"/>
+    <w:nsid w:val="7CBD22BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3460,51 +3460,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-boutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4012-6922" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143317881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/boutin_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794205v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Thuong Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970775v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Barbenchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04773938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megala Anandan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Massot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M154301X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732720v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.T. Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tran-Tien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202107006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Lefloch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2021007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136776v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jehanno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.02.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114666v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2017.m1525" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232530v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-016-0337-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.02.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Turpault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.2013.m331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. LeFloch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02933-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120865768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210510001459" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004817" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fornet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/195" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02566911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00437289v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04157587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-boutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4012-6922" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143317881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/boutin_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794205v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Thuong Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970775v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Barbenchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04773938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megala Anandan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Massot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M154301X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732720v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.T. Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tran-Tien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202107006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Lefloch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2021007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136776v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jehanno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.02.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232530v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-016-0337-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114666v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2017.m1525" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.02.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Turpault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.2013.m331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. LeFloch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02933-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120865768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210510001459" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004817" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fornet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/195" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02566911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00437289v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04157587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>