--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -133,50 +133,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">boutin_b_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=Juuwg8MAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -200,2523 +221,2523 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stiffly stable semi-discrete scheme for the damped wave equation on the half-line using SBP and SAT techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of finite difference schemes for the hyperbolic initial boundary value problem by winding number computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2025069⟩</w:t>
+              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/afst.1809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794205v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of finite difference schemes for the hyperbolic initial boundary value problem by winding number computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stiffly stable semi-discrete scheme for the damped wave equation on the half-line using SBP and SAT techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoai Thuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Faculté des Sciences de Toulouse. Mathématiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/afst.1809⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (5), pp.2557-2581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2025069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03970775v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniformly higher order accurate schemes for dynamics of charged particles under fast oscillating magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megala Anandan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 048, pp.1-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified Lawson methods for Vlasov equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Crestetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Massot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 46 (3), pp.A1574-A1598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/22M154301X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order asymptotic preserving scheme for linear kinetic equations with diffusive scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megala Anandan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (3), pp.1107-1135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order asymptotic preserving scheme for diffusive scaled linear kinetic equations with general initial conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megala Anandan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Crouseilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (3), pp.1107-1135. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2024028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the stability of totally upwind schemes for the hyperbolic initial boundary value problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 44 (2), pp.1211-1241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/drad040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03732720v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order numerical schemes for transport equations on bounded domains</w:t>
+                <w:t xml:space="preserve">Coupling techniques for nonlinear hyperbolic equations. II. Resonant interfaces with internal structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraham Sylla</w:t>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Tran-Tien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
+                <w:t xml:space="preserve">Philippe G. Lefloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/202107006⟩</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.283-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/nhm.2021007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395068v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling techniques for nonlinear hyperbolic equations. II. Resonant interfaces with internal structure</w:t>
+                <w:t xml:space="preserve">High order numerical schemes for transport equations on bounded domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.H.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+                <w:t xml:space="preserve">Abraham Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe G. Lefloch</w:t>
+                <w:t xml:space="preserve">Sébastien Tran-Tien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/nhm.2021007⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70, pp.84-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/202107006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962629v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stiffly stable semi-discrete scheme for the characteristic linear hyperbolic relaxation with boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The basal level of gene expression associated with chromatin loosening shapes Waddington landscapes and controls cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Jehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 432 (7), pp.2253-2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.02.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2020010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02136776v2</w:t>
+                <w:t xml:space="preserve">hal-02109253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The basal level of gene expression associated with chromatin loosening shapes Waddington landscapes and controls cell differentiation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stiffly stable semi-discrete scheme for the characteristic linear hyperbolic relaxation with boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Hoai Thuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (5), pp.1569-1596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2020010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2020.02.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109253v1</w:t>
+                <w:t xml:space="preserve">hal-02136776v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some remarks about flows of Hilbert-Schmidt operators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolution Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (2), pp.805-826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00028-016-0337-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of finite difference schemes for hyperbolic initial boundary value problems: numerical boundary layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coulombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Mathematics: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (3), pp.489-519. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/nmtma.2017.m1525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114666v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The accuracy of biochemical interactions is ensured by endothermic stepwise kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ruelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 121 (1), pp.35-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock profiles for the Shallow-water Exner models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling techniques for nonlinear hyperbolic equations. IV. Well-balanced schemes for scalar multi-dimensional and multi-component laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Coquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Turpault</w:t>
+                <w:t xml:space="preserve">Philippe G. LeFloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (3), pp.267-294. </w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (294), pp.1663-1702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4208/aamm.2013.m331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2015-02933-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202866v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling techniques for nonlinear hyperbolic equations. IV. Well-balanced schemes for scalar multi-dimensional and multi-component laws</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shock profiles for the Shallow-water Exner models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe G. LeFloch</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Turpault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/S0025-5718-2015-02933-0⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (3), pp.267-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4208/aamm.2013.m331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703885v1</w:t>
+                <w:t xml:space="preserve">hal-01202866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling techniques for nonlinear hyperbolic equations. III. Well-balanced approximation of thick interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe G. LeFloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (2), pp.1108-1133. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120865768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of ALE methodology to unstructured conical meshes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A second order anti-diffusive Lagrange-remap scheme for two-component flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Billaud Friess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Navaro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Filipa Caetano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32, pp.32-55. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/2011011⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 32, pp.149-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/2011018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777271v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A second order anti-diffusive Lagrange-remap scheme for two-component flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension of ALE methodology to unstructured conical meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Faccanoni</w:t>
+                <w:t xml:space="preserve">Erwan Deriaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Kokh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Navaro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 32, pp.149-162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/2011018⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 32, pp.32-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/2011011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00708605v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling techniques for nonlinear hyperbolic equations. I. Self-similar diffusion for thin interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe G. LeFloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 141, pp.921-956. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0308210510001459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existence result for the coupling problem of two scalar conservation laws with Riemann initial data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud Raviart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (10), pp.1859--1898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218202510004817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-particles flows: a thin spray model with energy exchanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Goudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, CEMRACS 2008 - Modelling and Numerical Simulation of Complex Fluids, 28, pp.195-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/2009047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00543156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent and conservative schemes for nonclassical solutions based on kinetic relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chalons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe G. LeFloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces and Free Boundaries : Mathematical Analysis, Computation and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (3), pp.399--421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4171/IFB/195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2726,111 +2747,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagonalisation asymptotique d'opérateurs de Hilbert-Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43e Congrès National d'Analyse Numérique (CANUM 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2840,117 +2861,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stiffly stable fully discrete scheme for the damped wave equation using discrete transparent boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Hoai Thuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2960,100 +2981,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude mathématique et numérique d'équations hyperboliques non-linéaires : couplage de modèles et chocs non classiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00437289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3063,105 +3084,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite difference methods for hyperbolic problems with boundaries: stability and multiscale analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Numerical Analysis [math.NA]. Université de Rennes, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04157587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3229,51 +3250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CBD22BD"/>
+    <w:nsid w:val="4F273BFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3460,51 +3481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-boutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4012-6922" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143317881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/boutin_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794205v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Thuong Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970775v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Barbenchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1809" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04773938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megala Anandan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Massot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M154301X" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103000v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626594v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024028" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732720v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad040" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395068v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.T. Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tran-Tien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202107006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Lefloch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2021007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136776v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109253v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jehanno" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.02.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232530v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-016-0337-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114666v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2017.m1525" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.02.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Turpault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.2013.m331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. LeFloch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02933-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120865768" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210510001459" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871839v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004817" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543156v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fornet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009047" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457583v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/195" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310908v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02566911v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00437289v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04157587v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-boutin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4012-6922" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143317881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/boutin_b_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Juuwg8MAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970775v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boutin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Barbenchon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1809" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794205v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hoai Thuong Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2025069" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04773938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megala Anandan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crouseilles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911409v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Crestetto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Massot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M154301X" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103000v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2024028" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732720v3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/drad040" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coquel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. Lefloch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/nhm.2021007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H.T. Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sylla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tran-Tien" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coulombel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202107006" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flouriot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Jehanno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Page" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Le Goff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.02.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136776v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232530v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raymond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00028-016-0337-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114666v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/nmtma.2017.m1525" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ruelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2016.02.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe G. LeFloch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-2015-02933-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202866v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Berthon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Turpault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/aamm.2013.m331" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120865768" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Billaud Friess" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Caetano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Faccanoni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kokh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777271v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoch" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Navaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2011011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210510001459" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chalons" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Raviart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004817" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543156v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fornet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lafitte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2009047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IFB/195" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310908v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02566911v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00437289v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04157587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>